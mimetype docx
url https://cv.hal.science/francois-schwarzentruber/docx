--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -180,1410 +180,1527 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanning-tree based coverage for a tethered robot</w:t>
+                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas with Temporality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao Peng</w:t>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Solnon</w:t>
+                <w:t xml:space="preserve">Fabian Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 85, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.1.18402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877205v1</w:t>
+                <w:t xml:space="preserve">hal-05575513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of planning for connected agents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spanning-tree based coverage for a tethered robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Queffelec</w:t>
+                <w:t xml:space="preserve">Xiao Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocan Sankur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Solnon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003144v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Programs as Succinct Policies for Partially Observable Domains</w:t>
+                <w:t xml:space="preserve">Complexity of planning for connected agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">Arthur Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 288, pp.103365. </w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10458-020-09468-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942873v1</w:t>
+                <w:t xml:space="preserve">hal-03003144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symbolic model checking of public announcement protocols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge-Based Programs as Succinct Policies for Partially Observable Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/logcom/exz023⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288, pp.103365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533680v1</w:t>
+                <w:t xml:space="preserve">hal-02942873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Symbolic model checking of public announcement protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Logic and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (8), pp.1211-1249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/logcom/exz023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533897v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Fervari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sophia Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533970v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: visual-epistemic reasoning in stationary multi-agent systems</w:t>
+                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gasquet</w:t>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Goranko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Fervari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10458-015-9306-4⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.243-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624691v1</w:t>
+                <w:t xml:space="preserve">hal-02533970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcements to Attentive Agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big Brother Logic: visual-epistemic reasoning in stationary multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Herzig</w:t>
+                <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Goranko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10849-015-9234-3⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.793-825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10458-015-9306-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585237v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing Interactive Euler Diagrams from Region Connection Calculus Specifications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Announcements to Attentive Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bolander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, vol. 25 (n° 1), pp. 1-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10849-015-9234-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534063v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Drawing Interactive Euler Diagrams from Region Connection Calculus Specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Logic, Language and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809279v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agents that look at one another</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Artificial Intelligence Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 53, pp. 91-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1613/jair.4666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jigpal/jzs052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138505v1</w:t>
+                <w:t xml:space="preserve">hal-01809279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logic for reasoning about counterfactual emotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Agents that look at one another</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Balbiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.11.022⟩</w:t>
+              <w:t xml:space="preserve">Logic Journal of the IGPL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 21 (n° 3), pp. 438-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jigpal/jzs052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671076v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A logic for reasoning about counterfactual emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 175 (3-4), pp.814-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2010.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Modal Logic of Epistemic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Epistemic Game Theory and Modal Logic, 1 (4), pp.478-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/g1040478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1593,3950 +1710,3950 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Grounded Framework for Cognitive Attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirty-Ninth AAAI Conference on Artificial Intelligence and Thirty-Seventh (AAAI-25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States. pp.14858-14866, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1609/aaai.v39i14.33629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Modular Algorithm for Connected Multi-Agent Path Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Complexity Results and an Efficient Solution for Connected Multi-Agent Path Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isseïnie Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base-Based Model Checking for Multi-agent only Believing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Conference on Logics in Artificial Intelligence (JELIA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.437-445, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-43619-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependency Matrices for Multiplayer Strategic Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Madras, India. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2022.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Actions: Comparing Multi-agent Belief Bases with Action Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Principles of Knowledge Representation and Reasoning (KR 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.236-246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/kr.2022/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Belief Base Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2021, Montreal, Canada. pp.1959-1965, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2021/270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Computationally Grounded Logic of Graded Belief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Logics in Artificial Intelligence (JELIA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtual event, France. pp.245-261, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-75775-5_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logic of Explicit and Implicit Distributed Belief</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benito Fabian Romero Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Intelligent Systems Group (GSI); Research Center on Intelligent Technologies of the University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.753-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability Games in Dynamic Epistemic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1874-1876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533481v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646207v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding the Non-emptiness of Attack Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Florence Wacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Graphical Models for Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers pas vers une résolution du problème de satisfaisabilité pour la logique monadique du premier ordre par une reformulation en logique des connaissances subjective mono-agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Niveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 12es journées d'intelligence artificielle fondamentale (JIAF 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chain-Monadic Second Order Logic over Regular Automatic Trees and Epistemic Planning Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Gaëtan Douéneau-Tabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Modal Logic 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model checking against arbitrary public announcement logic: A first-order-logic prover approach for the existential fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DALI@TABLEAUX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grossi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.5000-5004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2017/710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.1116-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR 2016), co-located with DL 2016 and NMR 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Cap, South Africa. pp.268-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hunter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mumbai, India</w:t>
+              <w:t xml:space="preserve">DARe@IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534074v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARe@IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534088v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronous Announcements in a Public Channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2015 - 12th International Colloquium Cali, Colombia, October 29-31, 2015, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.272--289, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-25150-9_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing Euler diagrams from region connection calculus specifications with local search</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JELIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pozos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534272v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIT is dangerously undecidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Semmling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Eijck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t>
+              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146747v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
+              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINTELNET, the European network for social intelligence, Aug 2014, Tübingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113939v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINTELNET, the European network for social intelligence, Aug 2014, Tübingen, Allemagne</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246605v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logics with Copy and Remove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Fervari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic, Language, Information, and Computation - 21st International Workshop, WoLLIC 2014, Valpara\'ıso, Chile, September 1-4, 2014. Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.51--65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44145-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01273560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TARK - Theoretical Aspects of Rationality and Knowledge - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187760v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceteris Paribus Structure in Logics of Game Forms (2013)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grossi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.96-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141938v2</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ceteris Paribus Structure in Logics of Game Forms (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TARK - Theoretical Aspects of Rationality and Knowledge - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t>
+              <w:t xml:space="preserve">Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chennai, India. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856468v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JELIA - Logics in Artificial Intelligence - 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau method and NEXPTIME-Completeness of DEL-Sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Modalities (M4M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00627642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A logic for reasoning about counterfactual emotions (IJCAI 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence (IJCAI); The Association for the Advancement of Artificial Intelligence (AAAI), Jul 2009, Pasaden, California, France. pp.867-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Games in Modal Logic: Joint Actions, Knowledge and Preferences all together</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Logic, Rationality and Interaction (LORI 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.212-226, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of logics of individual and group agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Advances in Modal Logic (AIML 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nancy, France. pp.133-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5546,620 +5663,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Launois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, pp.1-239, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Euzenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kripke's Worlds: An introduction to modal logics via tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XV, 198, 2014, Studies in Universal Logic - Series ISSN: 2297-0282, 978-3-7643-8503-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7643-8504-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6169,154 +6286,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalition games over Kripke semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dégremont, Cédric; Keiff, Laurent; Rückert, Helge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, pp.11-32, 2008, 978-1904987130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6326,130 +6443,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hintikka's World: Scalable Higher-order Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Niveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.6494-6496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6459,143 +6576,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Epistemic Logic Games with Epistemic Temporal Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Murano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Stranieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6605,463 +6722,463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Succinct Language for Dynamic Epistemic Logic (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Irisa; Ens Rennes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Modal Depth in Epistemic Planning (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRISA, équipe LogicA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (Long Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8012, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8164, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7071,100 +7188,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir, savoir, faire : une étude de cas en logique modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paul Sabatier - Toulouse III, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00609903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7174,353 +7291,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture Notes on Database Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. ENS de Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne comprenais rien aux probabilités et aux statistiques mais maintenant ça va mieux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. ENS Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la Complexité et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. ENS Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit de survie - Logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019, pp.1-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01995410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit de survie - Calculabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01947220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7588,51 +7705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79926450"/>
+    <w:nsid w:val="D3FAC9E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7819,51 +7936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>