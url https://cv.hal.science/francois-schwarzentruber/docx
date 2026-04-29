--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -777,239 +777,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
+                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Knight</w:t>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Fervari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.243-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533897v1</w:t>
+                <w:t xml:space="preserve">hal-02533970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Fervari</w:t>
+                <w:t xml:space="preserve">Sophia Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533970v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Brother Logic: visual-epistemic reasoning in stationary multi-agent systems</w:t>
               </w:r>
@@ -1112,51 +1112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Announcements to Attentive Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bolander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,1094 +1684,1116 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Grounded Framework for Cognitive Attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qiana: A First-Order Formalism to Quantify over Contexts and Formulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago de Lima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+                <w:t xml:space="preserve">Fabian M Suchanek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Ninth AAAI Conference on Artificial Intelligence and Thirty-Seventh (AAAI-25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1609/aaai.v39i14.33629⟩</w:t>
+              <w:t xml:space="preserve">21st International Conference on Principles of Knowledge Representation and Reasoning {KR-2023}</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Hanoi, Vietnam. pp.295-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/kr.2024/28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411522v1</w:t>
+                <w:t xml:space="preserve">hal-05157500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Modular Algorithm for Connected Multi-Agent Path Finding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computationally Grounded Framework for Cognitive Attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Desbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ocan Sankur</w:t>
+                <w:t xml:space="preserve">Elise Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-Ninth AAAI Conference on Artificial Intelligence and Thirty-Seventh (AAAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Philadelphia, United States. pp.14858-14866, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1609/aaai.v39i14.33629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650916v2</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Complexity Results and an Efficient Solution for Connected Multi-Agent Path Finding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isseïnie Calviac</w:t>
+                <w:t xml:space="preserve">An Efficient Modular Algorithm for Connected Multi-Agent Path Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.1-9</w:t>
+              <w:t xml:space="preserve">ECAI 2024 - 27th European Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075393v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650916v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Base-Based Model Checking for Multi-agent only Believing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+                <w:t xml:space="preserve">Improved Complexity Results and an Efficient Solution for Connected Multi-Agent Path Finding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isseïnie Calviac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Logics in Artificial Intelligence (JELIA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, London, United Kingdom. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43619-2_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04268823v1</w:t>
+                <w:t xml:space="preserve">hal-04075393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependency Matrices for Multiplayer Strategic Dependencies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Base-Based Model Checking for Multi-agent only Believing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Madras, India. </w:t>
+              <w:t xml:space="preserve">18th European Conference on Logics in Artificial Intelligence (JELIA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Dresden, Germany. pp.437-445, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2022.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43619-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380084v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Actions: Comparing Multi-agent Belief Bases with Action Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Perrotin</w:t>
+                <w:t xml:space="preserve">Dependency Matrices for Multiplayer Strategic Dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Principles of Knowledge Representation and Reasoning (KR 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/kr.2022/24⟩</w:t>
+              <w:t xml:space="preserve">42nd IARCS Annual Conference on Foundations of Software Technology and Theoretical Computer Science (FSTTCS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Madras, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.FSTTCS.2022.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873252v1</w:t>
+                <w:t xml:space="preserve">hal-04380084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Belief Base Revision</w:t>
+                <w:t xml:space="preserve">Epistemic Actions: Comparing Multi-agent Belief Bases with Action Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Schwarzentruber</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2021, Montreal, Canada. pp.1959-1965, </w:t>
+              <w:t xml:space="preserve">19th International Conference on Principles of Knowledge Representation and Reasoning (KR 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Haifa, Israel. pp.236-246, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24963/kr.2022/24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453911v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Grounded Logic of Graded Belief</w:t>
+                <w:t xml:space="preserve">Multi-Agent Belief Base Revision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Logics in Artificial Intelligence (JELIA 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75775-5_17⟩</w:t>
+              <w:t xml:space="preserve">Thirtieth International Joint Conference on Artificial Intelligence (IJCAI 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Joint Conferences on Artificial Intelligence Organization, Aug 2021, Montreal, Canada. pp.1959-1965, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2021/270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453909v1</w:t>
+                <w:t xml:space="preserve">hal-03453911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Logic of Explicit and Implicit Distributed Belief</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Computationally Grounded Logic of Graded Belief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benito Fabian Romero Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Conference on Logics in Artificial Intelligence (JELIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual event, France. pp.245-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75775-5_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008589v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Games in Dynamic Epistemic Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">A Logic of Explicit and Implicit Distributed Belief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benito Fabian Romero Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">24th European Conference on Artificial Intelligence (ECAI 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Intelligent Systems Group (GSI); Research Center on Intelligent Technologies of the University of Santiago de Compostela (CiTIUS), Aug 2020, Santiago de Compostela, Spain. pp.753-760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533558v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2797,741 +2819,741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1874-1876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349475v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ocan Sankur</w:t>
+                <w:t xml:space="preserve">Reachability Games in Dynamic Epistemic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1874-1876</w:t>
+              <w:t xml:space="preserve">the Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349490v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+                <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646207v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+                <w:t xml:space="preserve">Chain-Monadic Second Order Logic over Regular Automatic Trees and Epistemic Planning Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Gaëtan Douéneau-Tabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Advances in Modal Logic 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533481v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the Non-emptiness of Attack Trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Audinot</w:t>
+                <w:t xml:space="preserve">Premiers pas vers une résolution du problème de satisfaisabilité pour la logique monadique du premier ordre par une reformulation en logique des connaissances subjective mono-agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Niveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Florence Wacheux</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graphical Models for Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Actes des 12es journées d'intelligence artificielle fondamentale (JIAF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533499v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers une résolution du problème de satisfaisabilité pour la logique monadique du premier ordre par une reformulation en logique des connaissances subjective mono-agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Niveau</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 12es journées d'intelligence artificielle fondamentale (JIAF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837924v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-Monadic Second Order Logic over Regular Automatic Trees and Epistemic Planning Synthesis</w:t>
+                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Gaëtan Douéneau-Tabot</w:t>
+                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533508v1</w:t>
+                <w:t xml:space="preserve">hal-02533481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model checking against arbitrary public announcement logic: A first-order-logic prover approach for the existential fragment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Deciding the Non-emptiness of Attack Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Florence Wacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DALI@TABLEAUX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Brasília, Brazil</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graphical Models for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534021v1</w:t>
+                <w:t xml:space="preserve">hal-02533499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3550,2050 +3572,2145 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.5000-5004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24963/ijcai.2017/710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faustine Maffre</w:t>
+                <w:t xml:space="preserve">Model checking against arbitrary public announcement logic: A first-order-logic prover approach for the existential fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.1116-1122</w:t>
+              <w:t xml:space="preserve">DALI@TABLEAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brasília, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01530163v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR 2016), co-located with DL 2016 and NMR 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Cap, South Africa. pp.268-277</w:t>
+              <w:t xml:space="preserve">25th International Joint Conference on Artificial Intelligence (IJCAI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New York, United States. pp.1116-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109521v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Hunter</w:t>
+                <w:t xml:space="preserve">Faustine Maffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARe@IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">15th International Conference on Principles of Knowledge Representation and Reasoning (KR 2016), co-located with DL 2016 and NMR 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Cap, South Africa. pp.268-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534088v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Sano</w:t>
+                <w:t xml:space="preserve">Asynchronous Announcements in a Public Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2015 - 12th International Colloquium Cali, Colombia, October 29-31, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.272--289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25150-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534074v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">DARe@IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194398v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Announcements in a Public Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghui Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2015 - 12th International Colloquium Cali, Colombia, October 29-31, 2015, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273555v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing Euler diagrams from region connection calculus specifications with local search</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534278v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pilar Pozos Parra</w:t>
+                <w:t xml:space="preserve">Logics with Copy and Remove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Fervari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 21st International Workshop, WoLLIC 2014, Valpara\'ıso, Chile, September 1-4, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.51--65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44145-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146747v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STIT is dangerously undecidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Semmling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drawing Euler diagrams from region connection calculus specifications with local search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">JELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534272v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goranko</w:t>
+                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pozos Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SINTELNET, the European network for social intelligence, Aug 2014, Tübingen, Allemagne</w:t>
+              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246605v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goranko</w:t>
+                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Eijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
+              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113939v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics with Copy and Remove</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Fervari</w:t>
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 21st International Workshop, WoLLIC 2014, Valpara\'ıso, Chile, September 1-4, 2014. Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273560v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TARK - Theoretical Aspects of Rationality and Knowledge - 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t>
+              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINTELNET, the European network for social intelligence, Aug 2014, Tübingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856468v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TARK - Theoretical Aspects of Rationality and Knowledge - 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chennai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187760v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceteris Paribus Structure in Logics of Game Forms (2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Davide Grossi</w:t>
+                <w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Workshop on Logic, Rationality and Interaction (LORI IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Hangzhou, China. pp.96-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40948-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141938v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Ceteris Paribus Structure in Logics of Game Forms (2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JELIA - Logics in Artificial Intelligence - 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conference on Theoretical Aspects of Rationality and Knowledge (TARK 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Chennai, India. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856472v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau method and NEXPTIME-Completeness of DEL-Sequents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods for Modalities (M4M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">JELIA - Logics in Artificial Intelligence - 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00627642v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A logic for reasoning about counterfactual emotions (IJCAI 2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+                <w:t xml:space="preserve">Tableau method and NEXPTIME-Completeness of DEL-Sequents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence (IJCAI); The Association for the Advancement of Artificial Intelligence (AAAI), Jul 2009, Pasaden, California, France. pp.867-872</w:t>
+              <w:t xml:space="preserve">Methods for Modalities (M4M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671744v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00627642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Games in Modal Logic: Joint Actions, Knowledge and Preferences all together</w:t>
+                <w:t xml:space="preserve">A logic for reasoning about counterfactual emotions (IJCAI 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Workshop on Logic, Rationality and Interaction (LORI 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Joint Conference on Artificial Intelligence (IJCAI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The International Joint Conferences on Artificial Intelligence (IJCAI); The Association for the Advancement of Artificial Intelligence (AAAI), Jul 2009, Pasaden, California, France. pp.867-872</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474460v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epistemic Games in Modal Logic: Joint Actions, Knowledge and Preferences all together</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Workshop on Logic, Rationality and Interaction (LORI 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Chongqing, China. pp.212-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04893-7_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of logics of individual and group agency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5609,51 +5726,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Conference on Advances in Modal Logic (AIML 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nancy, France. pp.133-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5663,620 +5780,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Le Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Longin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Abchiche-Mimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d’Intelligence Artificielle Année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Longin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Française pour l'Intelligence Artificielle, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Bouraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guériau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Launois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, pp.1-239, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence Nationale d'Intelligence Artificielle Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Euzenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association Française pour l’Intelligence Artificielle, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kripke's Worlds: An introduction to modal logics via tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.XV, 198, 2014, Studies in Universal Logic - Series ISSN: 2297-0282, 978-3-7643-8503-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7643-8504-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6286,51 +6403,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coalition games over Kripke semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balbiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6352,88 +6469,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Troquard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dégremont, Cédric; Keiff, Laurent; Rückert, Helge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues, Logics and Other Strange Things. Essays in Honour of Shahid Rahman</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, College Publications, pp.11-32, 2008, 978-1904987130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03526733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6443,130 +6560,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hintikka's World: Scalable Higher-order Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Niveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.6494-6496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6576,143 +6693,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Epistemic Logic Games with Epistemic Temporal Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Murano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Stranieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6722,51 +6839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Succinct Language for Dynamic Epistemic Logic (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6779,165 +6896,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Irisa; Ens Rennes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Modal Depth in Epistemic Planning (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRISA, équipe LogicA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (Long Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6963,325 +7080,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8012, INRIA. 2012, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8164, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716074v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic (Extended Version)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8164, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8012, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759544v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir, savoir, faire : une étude de cas en logique modale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Paul Sabatier - Toulouse III, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00609903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7291,353 +7408,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture Notes on Database Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. ENS de Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je ne comprenais rien aux probabilités et aux statistiques mais maintenant ça va mieux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. ENS Rennes, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie de la Complexité et Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. ENS Rennes, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit de survie - Logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2019, pp.1-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01995410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kit de survie - Calculabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01947220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7705,51 +7822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3FAC9E5"/>
+    <w:nsid w:val="D147E2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7936,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>