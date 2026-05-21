--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -439,291 +439,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of planning for connected agents</w:t>
+                <w:t xml:space="preserve">Knowledge-Based Programs as Succinct Policies for Partially Observable Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Charrier</w:t>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Queffelec</w:t>
+                <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocan Sankur</w:t>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (2), </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 288, pp.103365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10458-020-09468-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003144v1</w:t>
+                <w:t xml:space="preserve">hal-02942873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Programs as Succinct Policies for Partially Observable Domains</w:t>
+                <w:t xml:space="preserve">Complexity of planning for connected agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lang</w:t>
+                <w:t xml:space="preserve">Arthur Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence (AIJ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 288, pp.103365. </w:t>
+              <w:t xml:space="preserve">Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.artint.2020.103365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10458-020-09468-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942873v1</w:t>
+                <w:t xml:space="preserve">hal-03003144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic model checking of public announcement protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -777,239 +777,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
+                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Areces</w:t>
+                <w:t xml:space="preserve">Sophia Knight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raul Fervari</w:t>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533970v1</w:t>
+                <w:t xml:space="preserve">hal-02533897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reasoning about knowledge and messages in asynchronous multi-agent systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Modal Logic of Copy and Remove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Knight</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Raul Fervari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Structures in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 255, pp.243-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533897v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big Brother Logic: visual-epistemic reasoning in stationary multi-agent systems</w:t>
               </w:r>
@@ -1112,51 +1112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Announcements to Attentive Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bolander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Modular Algorithm for Connected Multi-Agent Path Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Desbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2066,51 +2066,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Complexity Results and an Efficient Solution for Connected Multi-Agent Path Finding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isseïnie Calviac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,986 +2757,986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ocan Sankur</w:t>
+                <w:t xml:space="preserve">Reachability Games in Dynamic Epistemic Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1874-1876</w:t>
+              <w:t xml:space="preserve">the Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349490v1</w:t>
+                <w:t xml:space="preserve">hal-02533558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability Games in Dynamic Epistemic Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Twenty-Eighth International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China</w:t>
+              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533558v1</w:t>
+                <w:t xml:space="preserve">hal-02349475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reachability and Coverage Planning for Connected Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocan Sankur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAI 2019 - 28th International Joint Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Macao, China. pp.1-7</w:t>
+              <w:t xml:space="preserve">AAMAS 2019 - 18th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1874-1876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349475v1</w:t>
+                <w:t xml:space="preserve">hal-02349490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain-Monadic Second Order Logic over Regular Automatic Trees and Epistemic Planning Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Gaëtan Douéneau-Tabot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533508v1</w:t>
+                <w:t xml:space="preserve">hal-01646207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers une résolution du problème de satisfaisabilité pour la logique monadique du premier ordre par une reformulation en logique des connaissances subjective mono-agent</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 12es journées d'intelligence artificielle fondamentale (JIAF 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge-Based Policies for Qualitative Decentralized POMDPs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Saffidine</w:t>
+                <w:t xml:space="preserve">Deciding the Non-emptiness of Attack Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Audinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Florence Wacheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd AAAI Conference on Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Graphical Models for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646207v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers pas vers une résolution du problème de satisfaisabilité pour la logique monadique du premier ordre par une reformulation en logique des connaissances subjective mono-agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Sébastien Le Công</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zanuttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small undecidable problems in epistemic planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">Actes des 12es journées d'intelligence artificielle fondamentale (JIAF 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533481v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding the Non-emptiness of Attack Trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chain-Monadic Second Order Logic over Regular Automatic Trees and Epistemic Planning Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Florence Wacheux</w:t>
+                <w:t xml:space="preserve">Gaetan Gaëtan Douéneau-Tabot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Graphical Models for Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advances in Modal Logic 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02533499v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms (Extended Abstract)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emiliano Lorini</w:t>
+                <w:t xml:space="preserve">Model checking against arbitrary public announcement logic: A first-order-logic prover approach for the existential fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DALI@TABLEAUX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Brasília, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319717v1</w:t>
+                <w:t xml:space="preserve">hal-02534021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model checking against arbitrary public announcement logic: A first-order-logic prover approach for the existential fragment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
+                <w:t xml:space="preserve">The Ceteris Paribus Structure of Logics of Game Forms (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Grossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Lorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DALI@TABLEAUX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Joint Conference on Artificial Intelligence (IJCAI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Melbourne, Australia. pp.5000-5004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2017/710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534021v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic boolean games based on a logic of visibility and control</w:t>
               </w:r>
@@ -3830,51 +3830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building epistemic logic from observations and public announcements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3945,637 +3945,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Announcements in a Public Channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Maubert</w:t>
+                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Hunter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2015 - 12th International Colloquium Cali, Colombia, October 29-31, 2015, Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DARe@IJCAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273555v1</w:t>
+                <w:t xml:space="preserve">hal-02534088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arbitrary Announcements in Propositional Belief Revision</w:t>
+                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Hunter</w:t>
+                <w:t xml:space="preserve">Minghui Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuhiko Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DARe@IJCAI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534088v1</w:t>
+                <w:t xml:space="preserve">hal-02534074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableaux for non-normal public announcement logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katsuhiko Sano</w:t>
+                <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando Velázquez-Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Conference on Logic and Its Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mumbai, India</w:t>
+              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534074v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games with Communication: from Belief to Preference Change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Asynchronous Announcements in a Public Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Knight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pinchinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principles and Practice of Multi-Agent Systems (PRIMA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Aspects of Computing - ICTAC 2015 - 12th International Colloquium Cali, Colombia, October 29-31, 2015, Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.272--289, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25150-9_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194398v1</w:t>
+                <w:t xml:space="preserve">hal-01273555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logics with Copy and Remove</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STIT is dangerously undecidable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Semmling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 21st International Workshop, WoLLIC 2014, Valpara\'ıso, Chile, September 1-4, 2014. Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44145-9_4⟩</w:t>
+              <w:t xml:space="preserve">ECAI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-419-0-1093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273560v1</w:t>
+                <w:t xml:space="preserve">hal-02534277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STIT is dangerously undecidable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Herzig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Pozos Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Semmling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534277v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drawing Euler diagrams from region connection calculus specifications with local search</w:t>
               </w:r>
@@ -4637,424 +4615,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belief merging in Dynamic Logic of Propositional Assignments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Pozos Parra</w:t>
+                <w:t xml:space="preserve">Jan van Eijck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Foundations of Information and Knowledge Systems - FolKS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Bordeaux, France. pp. 981-398</w:t>
+              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146747v1</w:t>
+                <w:t xml:space="preserve">hal-02534272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epistemic Probability Logic Simplified</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan van Eijck</w:t>
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534272v1</w:t>
+                <w:t xml:space="preserve">hal-01113939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane</w:t>
+                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Goranko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agents and Multiagent Systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France. pp. 325-332</w:t>
+              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SINTELNET, the European network for social intelligence, Aug 2014, Tübingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113939v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big Brother Logic: Logical modeling and reasoning about agents equipped with surveillance cameras in the plane (IDAS 2014)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Goranko</w:t>
+                <w:t xml:space="preserve">Logics with Copy and Remove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Areces</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Fervari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Dynamics in Artificial Societies Workshop (IDAS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logic, Language, Information, and Computation - 21st International Workshop, WoLLIC 2014, Valpara\'ıso, Chile, September 1-4, 2014. Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.51--65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44145-9_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246605v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,51 +5092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listen to me! Public announcements to agents that pay attention - or not</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Ditmarsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Herzig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5304,64 +5304,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5399,64 +5399,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau method and NEXPTIME-Completeness of DEL-Sequents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6574,77 +6574,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hintikka's World: Scalable Higher-order Knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Niveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6707,51 +6707,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Epistemic Logic Games with Epistemic Temporal Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aniello Murano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,51 +6853,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Succinct Language for Dynamic Epistemic Logic (long version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6932,64 +6932,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Impact of Modal Depth in Epistemic Planning (Extended Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7110,198 +7110,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic (Extended Version)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Maubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8164, INRIA. 2012</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8012, INRIA. 2012, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00759544v1</w:t>
+                <w:t xml:space="preserve">hal-00716074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized DEL-sequents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">On the Complexity of Dynamic Epistemic Logic (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Aucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Schwarzentruber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-8012, INRIA. 2012, pp.23</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-8164, INRIA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716074v1</w:t>
+                <w:t xml:space="preserve">hal-00759544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7822,51 +7822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D147E2F0"/>
+    <w:nsid w:val="75F67E97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8053,51 +8053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-schwarzentruber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1228-4333" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158488911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575513v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Coumes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Paris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schwarzentruber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Suchanek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.1.18402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Peng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Solnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942873v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zanuttini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Saffidine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2020.103365" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003144v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Queffelec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ocan Sankur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-020-09468-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exz023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Knight" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Maubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Areces" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Ditmarsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Fervari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2017.01.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624691v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gasquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Goranko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10458-015-9306-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolander" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Herzig" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Lorini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Pardo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10849-015-9234-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534063v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809279v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.4666" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balbiani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jigpal/jzs052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671076v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artint.2010.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g1040478" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157500v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian M Suchanek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2024/28" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Lima" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perrotin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i14.33629" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650916v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Desbois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isse&#239;nie Calviac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04268823v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43619-2_30" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380084v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bellier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2022.31" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/kr.2022/24" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Schwarzentruber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2021/270" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75775-5_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008589v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benito Fabian Romero Jimenez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349475v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349490v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533481v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S&#233;bastien Le C&#244;ng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Audinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Florence Wacheux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837924v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Niveau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533508v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Ga&#235;tan Dou&#233;neau-Tabot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534021v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2017/710" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530163v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Maffre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109521v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534088v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Hunter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534074v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghui Ma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiko Sano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vel&#225;zquez-Quesada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273555v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_17" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Semmling" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-419-0-1093" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Pozos Parra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534278v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534272v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Eijck" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113939v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246605v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44145-9_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856468v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40948-6_8" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141938v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856472v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00627642v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671744v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474460v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04893-7_17" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04748891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Adam" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Le Blanc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Longin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Abchiche-Mimouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04310171v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Bouraoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777860v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Camps" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gaussier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Launois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189744v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Buffet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Euzenat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mattioli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Said" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783764385033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-8504-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Troquard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gamblin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533766v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Murano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Stranieri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487001v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315107v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716074v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00609903v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958606v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958662v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04958844v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01995410v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/cel-01947220v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>