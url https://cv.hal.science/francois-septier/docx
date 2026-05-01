--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -66,1525 +66,1512 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+                <w:t xml:space="preserve">Speeding Up Sequential Markov Chain Monte Carlo Methods in the Context of Large Volumes of Data From Distributed Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Rozier</w:t>
+                <w:t xml:space="preserve">Allan de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Septier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/dsn/6527524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424751v1</w:t>
+                <w:t xml:space="preserve">hal-05573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Thermal Comfort Index Under Climate Model Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yidan Gao</w:t>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ido Nevat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.1269-1287. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-025-10056-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486477v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VS-LTGARCHX: A Flexible Variable Selection in Log-TGARCHX Models</w:t>
+                <w:t xml:space="preserve">Estimation of Thermal Comfort Index Under Climate Model Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Orujov</w:t>
+                <w:t xml:space="preserve">Yidan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Elvira</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francois Septier</w:t>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Time Series Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jtse-2023-0035⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1269-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-025-10056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04283159v3</w:t>
+                <w:t xml:space="preserve">hal-05486477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Methods to Detect Atmospheric Concentration with Low Signal to Noise Ratio on a Sensor Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VS-LTGARCHX: A Flexible Variable Selection in Log-TGARCHX Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Orujov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Elvira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Poterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Watson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Farid Rajabov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Armand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+                <w:t xml:space="preserve">Francois Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120190⟩</w:t>
+              <w:t xml:space="preserve">Journal of Time Series Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jtse-2023-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336954v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial–Temporal Temperature Forecasting Using Deep-Neural-Network-Based Domain Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Methods to Detect Atmospheric Concentration with Low Signal to Noise Ratio on a Sensor Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Murakami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos15010090⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.120190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156641v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised hyperbolic state space models with application to spatio-temporal heat wave prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Spatial–Temporal Temperature Forecasting Using Deep-Neural-Network-Based Domain Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisuke Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2023.100778⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos15010090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336962v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Regression Model for Spatial and Temporal Environmental Data—Case of Carbon Dioxide Emissions in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Tayewo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entropy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (9), pp.1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/e25091272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State space partitioning based on constrained spectral clustering for block particle filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Generalised hyperbolic state space models with application to spatio-temporal heat wave prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108727⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2023.100778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778046v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of a temporary change in multivariate time series</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">State space partitioning based on constrained spectral clustering for block particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103545⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2022.108727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727692v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monte Carlo sampler applied to source term estimation in complex atmospheric environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sequential detection of a temporary change in multivariate time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118822⟩</w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, pp.103545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2022.103545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426803v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Gradient Flows in Sliced-Wasserstein Space</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sequential Monte Carlo sampler applied to source term estimation in complex atmospheric environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2021.118822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250914v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsive Noise Modeling and Robust Receiver Design</w:t>
+                <w:t xml:space="preserve">Efficient Gradient Flows in Sliced-Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth W Peters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02958648v1</w:t>
+                <w:t xml:space="preserve">hal-04250914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Detours Meet Gromov-Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Special Issue Optimal Transport: Algorithms and Applications, 14 (12), pp.366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1612,1135 +1599,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian inference procedure based on inverse dispersion modelling for source term estimation in built-up environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impulsive Noise Modeling and Robust Receiver Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117733⟩</w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13638-020-01868-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933058v1</w:t>
+                <w:t xml:space="preserve">hal-02958648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic Modelling of Printed Dots at the Microscopic Scale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A bayesian inference procedure based on inverse dispersion modelling for source term estimation in built-up environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anh Thu Phan Ho</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2018.01.003⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2020.117733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686159v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Field Reconstruction and Sensor Selection in Heterogeneous Sensor Networks with Stochastic Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semi-independent resampling for particle filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengfei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">François Desbouvries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael A Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2802452⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.130 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2775150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01683049v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient based sequential Markov chain Monte Carlo for multi-target tracking with correlated measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic Modelling of Printed Dots at the Microscopic Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lamberti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Salman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+                <w:t xml:space="preserve">Anh Thu Phan Ho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2756563⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62, pp.129-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2018.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678925v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686159v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-independent resampling for particle filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Lamberti</w:t>
+                <w:t xml:space="preserve">Spatial Field Reconstruction and Sensor Selection in Heterogeneous Sensor Networks with Stochastic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengfei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Petetin</w:t>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Desbouvries</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Michael A Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.130 - 134. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (9), pp.2245-2257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2017.2775150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2018.2802452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670395v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Compressive Sensing Approaches for Direction of Arrival Estimation With Mutual Coupling Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient based sequential Markov chain Monte Carlo for multi-target tracking with correlated measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Hawes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Naveed Salman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2655013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (3), pp.510-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2017.2756563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678899v1</w:t>
+                <w:t xml:space="preserve">hal-01678925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent resampling sequential Monte Carlo algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">Bayesian Compressive Sensing Approaches for Direction of Arrival Estimation With Mutual Coupling Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2726971⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (3), pp.1357 - 1368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2655013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593422v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgradient-based Markov Chain Monte Carlo particle methods for discrete-time nonlinear filtering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Independent resampling sequential Monte Carlo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120, pp.532-536. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (20), pp.5318 - 5333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2726971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238925v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langevin and Hamiltonian based Sequential MCMC for Efficient Bayesian Filtering in High-dimensional Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Location of Things: Geospatial Tagging for IoT Using Time-of-Arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Avnit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (2), pp.174-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2497211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSIPN.2016.2531422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238978v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian Perspective on Multiple Source Localization in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -2772,1600 +2799,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Sequential Monte-Carlo Samplers for Bayesian Inference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Subgradient-based Markov Chain Monte Carlo particle methods for discrete-time nonlinear filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2504342⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.532-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238933v1</w:t>
+                <w:t xml:space="preserve">hal-01238925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of Things: Geospatial Tagging for IoT Using Time-of-Arrival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Langevin and Hamiltonian based Sequential MCMC for Efficient Bayesian Filtering in High-dimensional Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2497211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSIPN.2016.2531422⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359099v1</w:t>
+                <w:t xml:space="preserve">hal-01238978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Spatially Correlated Random Fields in Heterogeneous Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Efficient Sequential Monte-Carlo Samplers for Bayesian Inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (10), pp.2597--2609. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2504342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2412917⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01144852v1</w:t>
+                <w:t xml:space="preserve">hal-01238933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Bayesian inference algorithm to estimate the parameters of a hazardous atmospheric release</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation of Spatially Correlated Random Fields in Heterogeneous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 122, pp.748-762. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (10), pp.2597--2609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2412917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01238921v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint estimation of state and noise parameters in a linear dynamic system with impulsive measurement noise: Application to OFDM systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An adaptive Bayesian inference algorithm to estimate the parameters of a hazardous atmospheric release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.748-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064657v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Bayesian sequential Monte Carlo methods for group and extended object tracking</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint estimation of state and noise parameters in a linear dynamic system with impulsive measurement noise: Application to OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2013.11.006⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 35, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2014.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937289v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spreading code allocation strategy for downlink multicarrier code division multiple access transmission in a correlated Rayleigh fading channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+                <w:t xml:space="preserve">Overview of Bayesian sequential Monte Carlo methods for group and extended object tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Gning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Ghazi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wcm.2222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2013.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685927v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spreading code allocation strategy for downlink multicarrier code division multiple access transmission in a correlated Rayleigh fading channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Ghazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wcm.2222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721745v1</w:t>
+                <w:t xml:space="preserve">hal-00685927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC sampling for joint estimation of phase distortions and transmitted symbols in OFDM systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dsp.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.06.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566491v1</w:t>
+                <w:t xml:space="preserve">hal-00721745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-Aided Sequential Monte Carlo Estimation of Phase Distortions and Transmitted Symbols in Multicarrier Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">MCMC sampling for joint estimation of phase distortions and transmitted symbols in OFDM systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2010, pp.1-5. </w:t>
+              <w:t xml:space="preserve">Digital Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.341-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2010/536057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dsp.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00738663v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilot-Aided Sequential Monte Carlo Estimation of Phase Distortions and Transmitted Symbols in Multicarrier Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza El Ghannudi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paul-Alain Rolland</w:t>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical and Computer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2010, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2010/536057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685924v1</w:t>
+                <w:t xml:space="preserve">hal-00738663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Pilot-Aided Sequential Monte Carlo Method to Joint Signal, Phase Noise, and Frequency Offset Estimation in Multicarrier Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El Ghannudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Rolland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2008/612929⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (6), pp.1748 - 1757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813269v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-Pilot-Aided Sequential Monte Carlo Method to Joint Signal, Phase Noise, and Frequency Offset Estimation in Multicarrier Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2008/612929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monte Carlo Methods for Channel, Phase Noise and Frequency Offset Estimation with Unknown Noise Variances in OFDM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.3613-3626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSP.2008.919629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,6911 +4479,6911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-based isolation forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Levêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lacaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Poterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP64130.2025.11073205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Sliced-Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Low Level Concentrations of Hazardous Materials in the Air Using Sequential Multivariate Detection Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtrage particulaire par bloc parallèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Traitement du Signal et des Images (GRETSI )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Block Particle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.86-90, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Detours Meet Gromov-Wasserstein</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Block Kalman Filter: an Asymptotic Block Particle Filter in the Linear Gaussian Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS, workshop on Optimal Transport in Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.10932⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5574-5578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426813v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Kalman Filter: an Asymptotic Block Particle Filter in the Linear Gaussian Case</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Subspace Detours Meet Gromov-Wasserstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413963⟩</w:t>
+              <w:t xml:space="preserve">NeurIPS, workshop on Optimal Transport in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.10932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138584v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into inverse dispersion modelling and probabilistic source term estimate at local scale in complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust High-Dimensional Bayesian Filter: the Stochastic GH-GEnKF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Bayesian approach and inverse dispersion modelling to source term estimates in built-up environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Localization and Clock Off- set Estimation via Time-Of-Arrival with Ranging Offset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A double proposal normalized importance sampling estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSP 2018: IEEE Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Freiburg, Germany. pp.238 - 242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2018.8450849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368447v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double proposal normalized importance sampling estimator</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joint Localization and Clock Off- set Estimation via Time-Of-Arrival with Ranging Offset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Avnit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSP 2018: IEEE Statistical Signal Processing Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roma, Italy. pp.672-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870199v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual tracking of multiple objects using a local particle filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééchantillonnage indépendant et semi-indépendant pour le filtrage particulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">SIMO communication with impulsive and dependent interference - the Copula receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679000v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMO communication with impulsive and dependent interference - the Copula receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Rééchantillonnage indépendant et semi-indépendant pour le filtrage particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">François Desbouvries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678984v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Public Transport Passenger Using WiFi Signatures of Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Andre Myrvoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Erik Hakegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 20th International Conference on Intelligent Transportation Systems ITSC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian approach of the Source Term Estimate coupling retro-dispersion computations with a Lagrangian Particle Dispersion Model and the Adaptive Multiple Importance Sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle filters with independent resampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP 2016 : 41st International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.3994 - 3998, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved SIR-based sequential Monte Carlo algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lamberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Workshop on Statistical Signal Processing (SSP 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Compressed Sensing Kalman Filter for Direction of Arrival Estimation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wind Storm Estimation using a Heterogeneous Sensor Network with High and Low Resolution Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Godsill</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198417v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage particulaire avec une loi de proposition quasi-optimale utilisant la détection souple pour le suivi visuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">A Bayesian Compressed Sensing Kalman Filter for Direction of Arrival Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hawes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198420v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de points imprimés à l’échelle micro-métrique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chagas</w:t>
+                <w:t xml:space="preserve">An Expectation Maximisation Algorithm for Behaviour Analysis in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Isupova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kuzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garik Markarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198421v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expectation Maximisation Algorithm for Behaviour Analysis in Video</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modélisation de points imprimés à l’échelle micro-métrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198415v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Subsampling Reduce Complexity in Sequential MCMC Methods and Deal with Big Data in Target Tracking?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+                <w:t xml:space="preserve">How Can Subsampling Reduce Complexity in Sequential MCMC Methods and Deal with Big Data in Target Tracking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Septier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144849v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Markov Chain Monte Carlo for multi-target tracking with correlated RSS measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtrage particulaire avec une loi de proposition quasi-optimale utilisant la détection souple pour le suivi visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Lamberti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 10th International Conference on Intelligent Sensors, Sensor Networks and Information Processing (ISSNIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144848v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Filtering with a Soft Detection Based Near-Optimal Importance Function for Visual Tracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">Sequential Markov Chain Monte Carlo for multi-target tracking with correlated RSS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Salman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 10th International Conference on Intelligent Sensors, Sensor Networks and Information Processing (ISSNIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Singapore, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSNIP.2015.7106901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198422v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Speech Emotion Recognition with State-Space Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Particle Filtering with a Soft Detection Based Near-Optimal Importance Function for Visual Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198424v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Storm Estimation using a Heterogeneous Sensor Network with High and Low Resolution Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Dynamic Speech Emotion Recognition with State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144851v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printer Identification from Micro-metric Scale Printing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Printer technology authentication from micrometric scan of a single printed dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, California, United States. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01007495v1</w:t>
+                <w:t xml:space="preserve">hal-00937275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional upper bound on the interference in spatial wireless multiuser ultrawideband communication systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Printer Identification from Micro-metric Scale Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chagas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01056963v1</w:t>
+                <w:t xml:space="preserve">hal-01007495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and Impulsive Time-Varying Measurement Noise Density Estimation in Nonlinear Dynamic Systems Using Dirichlet Process Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Jaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.330 - 334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications Meets Copula Modeling: Non-Standard Dependence Features in Wireless Fading Channels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Distributional upper bound on the interference in spatial wireless multiuser ultrawideband communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.5764-5768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064663v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving SMC Sampler Estimate by Recycling All Past Simulated Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Workshop on Statistical Signal Processing (SSP 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NEPS: ''Narrowband Efficient Positioning System'' for Delivering Resource Efficient GNSS Receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Communications Meets Copula Modeling: Non-Standard Dependence Features in Wireless Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Andre Myrvoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Ninth International Conference on Intelligent Sensors, Sensor Networks and Information Processing (ISSNIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Singapore, Singapore. pp.1-6</w:t>
+              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, Georgia, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00939108v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Source Term Parameters through Probabilistic Bayesian inference: An Approach based on an Adaptive Multiple Importance Sampling Algorithm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">NEPS: ''Narrowband Efficient Positioning System'' for Delivering Resource Efficient GNSS Receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ory Eger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.1-5</w:t>
+              <w:t xml:space="preserve">2014 IEEE Ninth International Conference on Intelligent Sensors, Sensor Networks and Information Processing (ISSNIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Singapore, Singapore. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064661v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust receiver in impulsive noise</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating Source Term Parameters through Probabilistic Bayesian inference: An Approach based on an Adaptive Multiple Importance Sampling Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
+              <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01020280v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printer technology authentication from micrometric scan of a single printed dot</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust receiver in impulsive noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, California, United States. pp.1-7</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales du Réseau Doctoral en Micro-Nanoélectronique, JNRDM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Villeneuve d'Ascq, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937275v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01020280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non paramétrique de l'état et du bruit impulsif dans les systèmes dynamiques non linéaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian Filtering with Intractable Likelihood using Sequential MCMC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836515v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Nonparametric State and Impulsive Measurement Noise Density Estimation in Nonlinear Dynamic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Estimation bayésienne non paramétrique de l'état et du bruit impulsif dans les systèmes dynamiques non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Jaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5755 - 5759</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813185v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Model Selection and Parameter Estimation in Penalized Regression Model Using SMC Samplers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian Nonparametric State and Impulsive Measurement Noise Density Estimation in Nonlinear Dynamic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5755 - 5759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836918v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Bayesian Algorithms for the Estimation of Source Term in a Complex Atmospheric Release</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bayesian Model Selection and Parameter Estimation in Penalized Regression Model Using SMC Samplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813196v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Filtering with Intractable Likelihood using Sequential MCMC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Adaptive Bayesian Algorithms for the Estimation of Source Term in a Complex Atmospheric Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1-5</w:t>
+              <w:t xml:space="preserve">15th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Madrid, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813176v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receiver study for cooperative communications in convolved additive α-stable interference plus Gaussian thermal noise</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Robust Visual Tracking via MCMC-based Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Truong Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Symposium on Wireless Communication Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721733v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Visual Tracking via MCMC-based Particle Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimating a CBRN atmospheric release in a complex environment using Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ickowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Proc. Int. Conf. on Information Fusion (FUSION 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapore, Singapore. pp.1846-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685929v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating a CBRN atmospheric release in a complex environment using Gaussian Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Receiver study for cooperative communications in convolved additive α-stable interference plus Gaussian thermal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Armand</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Conf. on Information Fusion (FUSION 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapore, Singapore. pp.1846-1853</w:t>
+              <w:t xml:space="preserve">Ninth International Symposium on Wireless Communication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721740v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of an Optimal Receiver in the Presence of Alpha-Stable and Gaussian Noises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan K. Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Castellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.205-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Monte-Carlo Methods for Multitarget Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cornebise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.205-208, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCMC-Based Tracking and Identification of Leaders in Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pini Gurfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV Workshops)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.112-119, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive Interference Mitigation in Ad Hoc Networks Based on Alpha-Stable Modeling and Particle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Jaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing (ICASSP), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.3548 - 3551, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Detection of Severely Blurred 1D Barcode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadih Sawaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Telecommunications Conference (GLOBECOM 2010), 2010 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On MCMC-Based Particle Methods for Bayesian Filtering : Application to Multitarget Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Tracking of Multiple Contaminant Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.1280-1287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566647v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary MCMC Particle Filtering for Target Cluster Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Tracking of coordinated groups using marginalised MCMC-based Particle algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th DSP Workshop and the 5th SPE Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Aerospace Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Big Sky, MT, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AERO.2009.4839491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566593v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">On MCMC-Based Particle Methods for Bayesian Filtering : Application to Multitarget Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aruba, Netherlands Antilles. pp.1280-1287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566634v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation séquentielle et conjointe du bruit de phase, de l'offset en fréquence et des symboles émis dans les systèmes OFDM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolutionary MCMC Particle Filtering for Target Cluster Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE 13th DSP Workshop and the 5th SPE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Marco Island, Florida, United States. pp.262-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566626v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Object Tracking Using Evolutionary MCMC-Based Particle Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, (SYSID 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.1179-1186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566628v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of Multiple Contaminant Clouds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Estimation séquentielle et conjointe du bruit de phase, de l'offset en fréquence et des symboles émis dans les systèmes OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Godsill</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.1280-1287</w:t>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566637v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking of coordinated groups using marginalised MCMC-based Particle algorithm</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multiple Object Tracking Using Evolutionary MCMC-Based Particle Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AERO.2009.4839491⟩</w:t>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, (SYSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566621v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM Channel Estimation in the Presence of Phase Noise and Frequency Offset by Particle Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Honolulu, United States. pp.III-289 - III-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Filter with Hybrid Importance Function for Joint Symbol Detection and Phase Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th Workshop on Signal Processing Advances in Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cannes, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SPAWC.2006.346358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement du bruit de phase par filtrage particulaire en communication numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Hammamet, Tunisie. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11289,150 +11393,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALICE : Localisation de sources polluantes depuis un réseau de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS 3SGS 2011 : 4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes»)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11442,464 +11546,464 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMC-ABC methods for the estimation of stochastic si- mulation models of the limit order book</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efstathios Panayi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Scott A. Sisson, Yanan Fan, Mark Beaumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Approximate Bayesian Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9781439881507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Recent Advances in Monte-Carlo Methods for Bayesian Filtering in High-Dimensional Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peters, Gareth W.; Matsui, Tomoko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Aspects of Spatial-Temporal Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SpringerBriefs - JSS Research Series in Statistics, 2015, 9784431553359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Leadership from Group Dynamics Using Markov Chain Monte Carlo Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pini Gurfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling, Simulation and Visual Analysis of Crowds: A Multidisciplinary Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds S. Ali, K. Nishino, D. Manocha, M. Shah - Springer, pp.325-346, 2013, The International Series in Video Computing Volume 11, 978-1461484820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Inference for Dynamically Evolving Groups of Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Barber, A. Taylan Cemgil and S. Chiappia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Time Series Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.245-276, 2011, 9780521196765</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11909,467 +12013,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spherical Sliced-Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Gradient Flows in Sliced-Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliced-Wasserstein Gradient Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des questions mathématiques soulevées par la mise en oeuvre de jumeaux numériques pour le suivi et le pilotage de systèmes dynamiques en entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ailliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cuzol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Flourent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12379,560 +12483,560 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de sources NRBC dans des environnements atmosphériques complexes par méthodes de Monte-Carlo adaptatives - Applications à un quartier parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes de Monte-Carlo adaptatives pour la caractérisation de termes sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistic Estimation for Particle Clouds with Lagrangian Stochastics Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour Tracking using Parametric Level Set Functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Source Term Estimation and Plume Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813338v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Term Estimation and Plume Tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Contour Tracking using Parametric Level Set Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813341v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes séquentielles de Monte-Carlo pour les systèmes multiporteuses en présence de distorsions de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronique. Université de Valenciennes et du Hainaut-Cambrésis, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2008VALE0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId269"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13079,51 +13183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidan Gao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10056-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283159v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Orujov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elvira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rajabov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Septier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtse-2023-0035" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120190" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156641v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15010090" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336962v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2023.100778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tayewo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091272" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778046v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108727" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727692v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103545" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426803v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118822" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250914v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01868-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14120366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686159v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.01.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01683049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2802452" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lamberti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Salman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2756563" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670395v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2775150" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678899v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2655013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2726971" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishy Carmi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB3QX1W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238978v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thu Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2505689" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504342" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Avnit" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2531422" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144852v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2412917" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238921v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.026" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6B1JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jaoua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6J5NHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937289v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.11.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685927v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghazi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2222" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721745v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.086" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.10.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00738663v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/536057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813269v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/612929" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.919629" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lev&#234;que" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727698v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513788" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426813v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.10932" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413963" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368455v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368481v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368447v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870199v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450849" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oulad Ameziane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01679000v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678949v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Andre Myrvoll" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Hakegard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359091v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341157v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472427" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359095v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198417v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198420v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chagas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Isupova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kuzin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Markarian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Freitas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144848v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSNIP.2015.7106901" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Markov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144851v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007495v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-T. Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854803" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056963v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854708" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007529v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064663v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007551v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00939108v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ory Eger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020280v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836918v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ickowicz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813176v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Truong Cong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685920v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan K. Khalil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967762" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685919v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967660" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685921v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130232" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640682v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946244" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566647v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413256" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566593v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566634v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566626v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566628v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00132" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566637v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566621v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839491" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813316v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685815v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346358" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566674v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359103v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Panayi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198429v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566508v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Li" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hill" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858935v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426809v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813405v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813401v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813373v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813338v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813341v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362094v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0010" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Freitas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/dsn/6527524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10056-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283159v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Orujov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elvira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rajabov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Septier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtse-2023-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tayewo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091272" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2023.100778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14120366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01868-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lamberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2775150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686159v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01683049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2802452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Salman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2756563" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2655013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2726971" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Avnit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2531422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thu Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2505689" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishy Carmi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.10.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB3QX1W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2412917" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6B1JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jaoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6J5NHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gning" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00738663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/536057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/612929" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.919629" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lev&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073205" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513788" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.10932" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oulad Ameziane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01679000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Andre Myrvoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Hakegard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472427" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Isupova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kuzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Markarian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chagas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSNIP.2015.7106901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Markov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854803" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854708" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00939108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ory Eger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ickowicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Truong Cong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan K. Khalil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967762" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967660" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130232" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946244" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839491" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413256" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566593v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00132" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813316v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346358" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Panayi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937296v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813341v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>