--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -204,248 +204,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+                <w:t xml:space="preserve">Estimation of Thermal Comfort Index Under Climate Model Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Rozier</w:t>
+                <w:t xml:space="preserve">Yidan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (6), pp.1269-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-025-10056-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05424751v1</w:t>
+                <w:t xml:space="preserve">hal-05486477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Thermal Comfort Index Under Climate Model Uncertainty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating experimental design to sample mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heloise Rozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yidan Gao</w:t>
+                <w:t xml:space="preserve">Pierre Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ido Nevat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
+                <w:t xml:space="preserve">Sébastien Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30 (6), pp.1269-1287. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.43552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10666-025-10056-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-27465-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05486477v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VS-LTGARCHX: A Flexible Variable Selection in Log-TGARCHX Models</w:t>
               </w:r>
@@ -555,495 +555,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04283159v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Methods to Detect Atmospheric Concentration with Low Signal to Noise Ratio on a Sensor Network</w:t>
+                <w:t xml:space="preserve">Spatial–Temporal Temperature Forecasting Using Deep-Neural-Network-Based Domain Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Watson</w:t>
+                <w:t xml:space="preserve">Vu Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Armand</w:t>
+                <w:t xml:space="preserve">Daisuke Murakami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 316, pp.120190. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos15010090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336954v1</w:t>
+                <w:t xml:space="preserve">hal-05156641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial–Temporal Temperature Forecasting Using Deep-Neural-Network-Based Domain Adaptation</w:t>
+                <w:t xml:space="preserve">Efficient Methods to Detect Atmospheric Concentration with Low Signal to Noise Ratio on a Sensor Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vu Tran</w:t>
+                <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisuke Murakami</w:t>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 316, pp.120190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos15010090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2023.120190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156641v1</w:t>
+                <w:t xml:space="preserve">hal-04336954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Regression Model for Spatial and Temporal Environmental Data—Case of Carbon Dioxide Emissions in the United States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalised hyperbolic state space models with application to spatio-temporal heat wave prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisuke Murakami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roméo Tayewo</w:t>
+                <w:t xml:space="preserve">Gareth Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gareth Peters</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e25091272⟩</w:t>
+              <w:t xml:space="preserve">Spatial Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.100778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spasta.2023.100778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336950v1</w:t>
+                <w:t xml:space="preserve">hal-04336962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalised hyperbolic state space models with application to spatio-temporal heat wave prediction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Graph Regression Model for Spatial and Temporal Environmental Data—Case of Carbon Dioxide Emissions in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Tayewo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Peters</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.100778. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (9), pp.1272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spasta.2023.100778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e25091272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336962v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State space partitioning based on constrained spectral clustering for block particle filtering</w:t>
               </w:r>
@@ -1146,90 +1146,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of a temporary change in multivariate time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, pp.103545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,64 +1276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Monte Carlo sampler applied to source term estimation in complex atmospheric environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1735,64 +1735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bayesian inference procedure based on inverse dispersion modelling for source term estimation in built-up environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 242, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2073,51 +2073,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Field Reconstruction and Sensor Selection in Heterogeneous Sensor Networks with Stochastic Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengfei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2301,291 +2301,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Compressive Sensing Approaches for Direction of Arrival Estimation With Mutual Coupling Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+                <w:t xml:space="preserve">Independent resampling sequential Monte Carlo algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2655013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (20), pp.5318 - 5333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2726971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678899v1</w:t>
+                <w:t xml:space="preserve">hal-01593422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent resampling sequential Monte Carlo algorithms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">Bayesian Compressive Sensing Approaches for Direction of Arrival Estimation With Mutual Coupling Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65 (20), pp.5318 - 5333. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (3), pp.1357 - 1368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2726971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2017.2655013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593422v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of Things: Geospatial Tagging for IoT Using Time-of-Arrival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,277 +2665,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Perspective on Multiple Source Localization in Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Subgradient-based Markov Chain Monte Carlo particle methods for discrete-time nonlinear filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.532-536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2505689⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238931v1</w:t>
+                <w:t xml:space="preserve">hal-01238925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgradient-based Markov Chain Monte Carlo particle methods for discrete-time nonlinear filtering</w:t>
+                <w:t xml:space="preserve">A Bayesian Perspective on Multiple Source Localization in Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avishy Carmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2015.10.015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2505689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238925v1</w:t>
+                <w:t xml:space="preserve">hal-01238931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langevin and Hamiltonian based Sequential MCMC for Efficient Bayesian Filtering in High-dimensional Spaces</w:t>
               </w:r>
@@ -3012,51 +3012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Sequential Monte-Carlo Samplers for Bayesian Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3123,290 +3123,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Spatially Correlated Random Fields in Heterogeneous Wireless Sensor Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+                <w:t xml:space="preserve">An adaptive Bayesian inference algorithm to estimate the parameters of a hazardous atmospheric release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2412917⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122, pp.748-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144852v1</w:t>
+                <w:t xml:space="preserve">hal-01238921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive Bayesian inference algorithm to estimate the parameters of a hazardous atmospheric release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+                <w:t xml:space="preserve">Estimation of Spatially Correlated Random Fields in Heterogeneous Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (10), pp.2597--2609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2412917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2015.10.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01238921v1</w:t>
+                <w:t xml:space="preserve">hal-01144852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint estimation of state and noise parameters in a linear dynamic system with impulsive measurement noise: Application to OFDM systems</w:t>
               </w:r>
@@ -3547,51 +3547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Bayesian sequential Monte Carlo methods for group and extended object tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3785,51 +3785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4221,51 +4221,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Pilot-Aided Sequential Monte Carlo Method to Joint Signal, Phase Noise, and Frequency Offset Estimation in Multicarrier Systems</w:t>
+                <w:t xml:space="preserve">Monte Carlo Methods for Channel, Phase Noise and Frequency Offset Estimation with Unknown Noise Variances in OFDM Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
@@ -4283,106 +4283,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008, pp.1-14. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (8), pp.3613-3626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2008/612929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2008.919629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813269v1</w:t>
+                <w:t xml:space="preserve">hal-00813272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo Methods for Channel, Phase Noise and Frequency Offset Estimation with Unknown Noise Variances in OFDM Systems</w:t>
+                <w:t xml:space="preserve">Non-Pilot-Aided Sequential Monte Carlo Method to Joint Signal, Phase Noise, and Frequency Offset Estimation in Multicarrier Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
@@ -4400,82 +4400,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Atika Rivenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56 (8), pp.3613-3626. </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2008.919629⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2008/612929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813272v1</w:t>
+                <w:t xml:space="preserve">hal-00813269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4746,267 +4746,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Low Level Concentrations of Hazardous Materials in the Air Using Sequential Multivariate Detection Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Watson</w:t>
+                <w:t xml:space="preserve">Filtrage particulaire par bloc parallèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Francophone du Traitement du Signal et des Images (GRETSI )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727698v1</w:t>
+                <w:t xml:space="preserve">hal-04416715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage particulaire par bloc parallèle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+                <w:t xml:space="preserve">Detection of Low Level Concentrations of Hazardous Materials in the Air Using Sequential Multivariate Detection Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Traitement du Signal et des Images (GRETSI )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">21th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416715v1</w:t>
+                <w:t xml:space="preserve">hal-03727698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Block Particle Filtering</w:t>
+                <w:t xml:space="preserve">Block Kalman Filter: an Asymptotic Block Particle Filter in the Linear Gaussian Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Min</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Garnier</w:t>
@@ -5024,385 +5024,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.86-90, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5574-5578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426784v1</w:t>
+                <w:t xml:space="preserve">hal-03138584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Kalman Filter: an Asymptotic Block Particle Filter in the Linear Gaussian Case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+                <w:t xml:space="preserve">Subspace Detours Meet Gromov-Wasserstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Klein</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Toronto, Canada. pp.5574-5578, </w:t>
+              <w:t xml:space="preserve">NeurIPS, workshop on Optimal Transport in Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9413963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.10932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138584v1</w:t>
+                <w:t xml:space="preserve">hal-03426813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Detours Meet Gromov-Wasserstein</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courty</w:t>
+                <w:t xml:space="preserve">Parallel Block Particle Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Min</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS, workshop on Optimal Transport in Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Virtual-only Conference, France. </w:t>
+              <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.86-90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2110.10932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426813v1</w:t>
+                <w:t xml:space="preserve">hal-03426784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into inverse dispersion modelling and probabilistic source term estimate at local scale in complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duchenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5421,204 +5421,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03426795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust High-Dimensional Bayesian Filter: the Stochastic GH-GEnKF</w:t>
+                <w:t xml:space="preserve">Application of the Bayesian approach and inverse dispersion modelling to source term estimates in built-up environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+                <w:t xml:space="preserve">Christophe Duchenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Le Gosier, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368455v1</w:t>
+                <w:t xml:space="preserve">hal-02368481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Bayesian approach and inverse dispersion modelling to source term estimates in built-up environments</w:t>
+                <w:t xml:space="preserve">A Robust High-Dimensional Bayesian Filter: the Stochastic GH-GEnKF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Duchenne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Armand</w:t>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Le Gosier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368481v1</w:t>
+                <w:t xml:space="preserve">hal-02368455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A double proposal normalized importance sampling estimator</w:t>
               </w:r>
@@ -5721,90 +5721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Localization and Clock Off- set Estimation via Time-Of-Arrival with Ranging Offset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karin Avnit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5836,364 +5836,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual tracking of multiple objects using a local particle filter</w:t>
+                <w:t xml:space="preserve">SIMO communication with impulsive and dependent interference - the Copula receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+                <w:t xml:space="preserve">Emilie Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017</w:t>
+              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678977v1</w:t>
+                <w:t xml:space="preserve">hal-01678984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMO communication with impulsive and dependent interference - the Copula receiver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+                <w:t xml:space="preserve">Rééchantillonnage indépendant et semi-indépendant pour le filtrage particulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2017 - XXVIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678984v1</w:t>
+                <w:t xml:space="preserve">hal-01679000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rééchantillonnage indépendant et semi-indépendant pour le filtrage particulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Desbouvries</w:t>
+                <w:t xml:space="preserve">Visual tracking of multiple objects using a local particle filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohan Petetin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679000v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counting Public Transport Passenger Using WiFi Signatures of Mobile Devices</w:t>
               </w:r>
@@ -6205,51 +6205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor Andre Myrvoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Erik Hakegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6281,269 +6281,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach of the Source Term Estimate coupling retro-dispersion computations with a Lagrangian Particle Dispersion Model and the Adaptive Multiple Importance Sampling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+                <w:t xml:space="preserve">Particle filters with independent resampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lamberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Petetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Desbouvries</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 17)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2016 : 41st International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.3994 - 3998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01359091v1</w:t>
+                <w:t xml:space="preserve">hal-01341157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle filters with independent resampling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yohan Petetin</w:t>
+                <w:t xml:space="preserve">A Bayesian approach of the Source Term Estimate coupling retro-dispersion computations with a Lagrangian Particle Dispersion Model and the Adaptive Multiple Importance Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2016 : 41st International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Budapest, Hungary. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472427⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341157v1</w:t>
+                <w:t xml:space="preserve">hal-01359091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved SIR-based sequential Monte Carlo algorithm</w:t>
               </w:r>
@@ -6637,90 +6637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Storm Estimation using a Heterogeneous Sensor Network with High and Low Resolution Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6739,718 +6739,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian Compressed Sensing Kalman Filter for Direction of Arrival Estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthew Hawes</w:t>
+                <w:t xml:space="preserve">How Can Subsampling Reduce Complexity in Sequential MCMC Methods and Deal with Big Data in Target Tracking?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198417v1</w:t>
+                <w:t xml:space="preserve">hal-01198419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Expectation Maximisation Algorithm for Behaviour Analysis in Video</w:t>
+                <w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Isupova</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Garik Markarian</w:t>
+                <w:t xml:space="preserve">Xin Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198415v1</w:t>
+                <w:t xml:space="preserve">hal-01144849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de points imprimés à l’échelle micro-métrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+                <w:t xml:space="preserve">An Expectation Maximisation Algorithm for Behaviour Analysis in Video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Isupova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danil Kuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Chagas</w:t>
+                <w:t xml:space="preserve">Garik Markarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198421v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de points imprimés à l’échelle micro-métrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Thong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Yan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nourddine Azzaoui</w:t>
+                <w:t xml:space="preserve">Lionel Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144849v1</w:t>
+                <w:t xml:space="preserve">hal-01198421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can Subsampling Reduce Complexity in Sequential MCMC Methods and Deal with Big Data in Target Tracking?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allan de Freitas</w:t>
+                <w:t xml:space="preserve">Filtrage particulaire avec une loi de proposition quasi-optimale utilisant la détection souple pour le suivi visuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198419v1</w:t>
+                <w:t xml:space="preserve">hal-01198420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrage particulaire avec une loi de proposition quasi-optimale utilisant la détection souple pour le suivi visuel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">A Bayesian Compressed Sensing Kalman Filter for Direction of Arrival Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hawes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Information Fusion (FUSION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198420v1</w:t>
+                <w:t xml:space="preserve">hal-01198417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Markov Chain Monte Carlo for multi-target tracking with correlated RSS measurements</w:t>
               </w:r>
@@ -7547,256 +7547,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Filtering with a Soft Detection Based Near-Optimal Importance Function for Visual Tracking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
+                <w:t xml:space="preserve">Dynamic Speech Emotion Recognition with State-Space Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198422v1</w:t>
+                <w:t xml:space="preserve">hal-01198424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Speech Emotion Recognition with State-Space Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tomoko Matsui</w:t>
+                <w:t xml:space="preserve">Particle Filtering with a Soft Detection Based Near-Optimal Importance Function for Visual Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Oulad Ameziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198424v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printer technology authentication from micrometric scan of a single printed dot</w:t>
               </w:r>
@@ -7808,51 +7808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q.-T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7884,144 +7884,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printer Identification from Micro-metric Scale Printing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Chagas</w:t>
+                <w:t xml:space="preserve">Distributional upper bound on the interference in spatial wireless multiuser ultrawideband communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.5764-5768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007495v1</w:t>
+                <w:t xml:space="preserve">hal-01056963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State and Impulsive Time-Varying Measurement Noise Density Estimation in Nonlinear Dynamic Systems Using Dirichlet Process Mixtures</w:t>
               </w:r>
@@ -8109,403 +8109,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional upper bound on the interference in spatial wireless multiuser ultrawideband communication systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Clavier</w:t>
+                <w:t xml:space="preserve">Printer Identification from Micro-metric Scale Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.-T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Chagas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.5764-5768, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Florence, Italy. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056963v1</w:t>
+                <w:t xml:space="preserve">hal-01007495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving SMC Sampler Estimate by Recycling All Past Simulated Particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+                <w:t xml:space="preserve">Communications Meets Copula Modeling: Non-Standard Dependence Features in Wireless Fading Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth W. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Andre Myrvoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Matsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Workshop on Statistical Signal Processing (SSP 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Atlanta, Georgia, United States. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007551v1</w:t>
+                <w:t xml:space="preserve">hal-01064663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communications Meets Copula Modeling: Non-Standard Dependence Features in Wireless Fading Channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving SMC Sampler Estimate by Recycling All Past Simulated Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ido Nevat</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Conference on Signal and Information Processing (GlobalSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Atlanta, Georgia, United States. pp.1-5</w:t>
+              <w:t xml:space="preserve">2014 IEEE Workshop on Statistical Signal Processing (SSP 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Gold Coast, Australia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064663v1</w:t>
+                <w:t xml:space="preserve">hal-01007551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEPS: ''Narrowband Efficient Positioning System'' for Delivering Resource Efficient GNSS Receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ory Eger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,103 +8569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Source Term Parameters through Probabilistic Bayesian inference: An Approach based on an Adaptive Multiple Importance Sampling Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Olry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Harmonisation within Atmospheric Dispersion Modelling for Regulatory Purposes (HARMO 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Varna, Bulgaria. pp.1-5</w:t>
@@ -8694,77 +8694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust receiver in impulsive noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8841,51 +8841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth W. Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8904,51 +8904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation bayésienne non paramétrique de l'état et du bruit impulsif dans les systèmes dynamiques non linéaires</w:t>
+                <w:t xml:space="preserve">Bayesian Nonparametric State and Impulsive Measurement Noise Density Estimation in Nonlinear Dynamic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Jaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
@@ -8966,97 +8966,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5755 - 5759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00836515v1</w:t>
+                <w:t xml:space="preserve">hal-00813185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Nonparametric State and Impulsive Measurement Noise Density Estimation in Nonlinear Dynamic Systems</w:t>
+                <w:t xml:space="preserve">Estimation bayésienne non paramétrique de l'état et du bruit impulsif dans les systèmes dynamiques non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Jaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duflos</w:t>
@@ -9074,103 +9074,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vanheeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.5755 - 5759</w:t>
+              <w:t xml:space="preserve">XXIVème Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813185v1</w:t>
+                <w:t xml:space="preserve">hal-00836515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Model Selection and Parameter Estimation in Penalized Regression Model Using SMC Samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Le Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9260,51 +9260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9336,325 +9336,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Visual Tracking via MCMC-based Particle Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D.N. Truong Cong</w:t>
+                <w:t xml:space="preserve">Estimating a CBRN atmospheric release in a complex environment using Gaussian Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Delignon</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">Proc. Int. Conf. on Information Fusion (FUSION 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Singapore, Singapore. pp.1846-1853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685929v1</w:t>
+                <w:t xml:space="preserve">hal-00721740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating a CBRN atmospheric release in a complex environment using Gaussian Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ickowicz</w:t>
+                <w:t xml:space="preserve">Robust Visual Tracking via MCMC-based Particle Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Truong Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Armand</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khoudour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Int. Conf. on Information Fusion (FUSION 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Singapore, Singapore. pp.1846-1853</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721740v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receiver study for cooperative communications in convolved additive α-stable interference plus Gaussian thermal noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gareth Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ido Nevat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ninth International Symposium on Wireless Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9673,408 +9673,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of an Optimal Receiver in the Presence of Alpha-Stable and Gaussian Noises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comparative Study of Monte-Carlo Methods for Multitarget Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan K. Khalil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Castellan</w:t>
+                <w:t xml:space="preserve">Julien Cornebise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon J. Godsill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.205-208, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967762⟩</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685920v1</w:t>
+                <w:t xml:space="preserve">hal-00685919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Monte-Carlo Methods for Multitarget Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MCMC-Based Tracking and Identification of Leaders in Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pini Gurfil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967660⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV Workshops)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.112-119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685919v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCMC-Based Tracking and Identification of Leaders in Groups</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
+                <w:t xml:space="preserve">Performance of an Optimal Receiver in the Presence of Alpha-Stable and Gaussian Noises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan K. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marsalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pini Gurfil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaelle Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV Workshops)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.112-119, </w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Statistical Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.205-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685921v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsive Interference Mitigation in Ad Hoc Networks Based on Alpha-Stable Modeling and Particle Filtering</w:t>
               </w:r>
@@ -10311,64 +10311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking of Multiple Contaminant Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.1280-1287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10419,64 +10419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Aerospace Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Big Sky, MT, United States. pp.1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10504,559 +10504,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On MCMC-Based Particle Methods for Bayesian Filtering : Application to Multitarget Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Seattle, WA, United States. pp.1179-1186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566647v1</w:t>
+                <w:t xml:space="preserve">hal-00566634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary MCMC Particle Filtering for Target Cluster Tracking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation séquentielle et conjointe du bruit de phase, de l'offset en fréquence et des symboles émis dans les systèmes OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Delignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Rivenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 13th DSP Workshop and the 5th SPE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Marco Island, Florida, United States. pp.262-267</w:t>
+              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566593v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gaussian mixture MCMC particle algorithm for dynamic cluster tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multiple Object Tracking Using Evolutionary MCMC-Based Particle Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Fusion, 2009. FUSION '09.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, (SYSID 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Saint-Malo, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566634v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation séquentielle et conjointe du bruit de phase, de l'offset en fréquence et des symboles émis dans les systèmes OFDM</w:t>
+                <w:t xml:space="preserve">On MCMC-Based Particle Methods for Bayesian Filtering : Application to Multitarget Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Garnier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Kim Pang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et Analyse de l'Information : Méthodes et Applications (TAIMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Aruba, Netherlands Antilles. pp.1280-1287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2009.5413256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566626v1</w:t>
+                <w:t xml:space="preserve">hal-00566647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Object Tracking Using Evolutionary MCMC-Based Particle Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary MCMC Particle Filtering for Target Cluster Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avishy Carmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Godsill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFAC Symposium on System Identification, (SYSID 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 13th DSP Workshop and the 5th SPE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Marco Island, Florida, United States. pp.262-267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20090706-3-FR-2004.00132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00566628v1</w:t>
+                <w:t xml:space="preserve">hal-00566593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFDM Channel Estimation in the Presence of Phase Noise and Frequency Offset by Particle Filtering</w:t>
               </w:r>
@@ -11433,51 +11433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Delignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11745,51 +11745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring Leadership from Group Dynamics Using Markov Chain Monte Carlo Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avishy Carmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyudmila Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11797,51 +11797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pini Gurfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling, Simulation and Visual Analysis of Crowds: A Multidisciplinary Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds S. Ali, K. Nishino, D. Manocha, M. Shah - Springer, pp.325-346, 2013, The International Series in Video Computing Volume 11, 978-1461484820</w:t>
@@ -11883,51 +11883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Inference for Dynamically Evolving Groups of Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sze Kim Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12021,246 +12021,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spherical Sliced-Wasserstein</w:t>
+                <w:t xml:space="preserve">Efficient Gradient Flows in Sliced-Wasserstein Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03852488v1</w:t>
+                <w:t xml:space="preserve">hal-03858935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Gradient Flows in Sliced-Wasserstein Space</w:t>
+                <w:t xml:space="preserve">Spherical Sliced-Wasserstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858935v1</w:t>
+                <w:t xml:space="preserve">hal-03852488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliced-Wasserstein Gradient Flows</w:t>
               </w:r>
@@ -12523,51 +12523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12611,51 +12611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12699,51 +12699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ickowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Armand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12755,177 +12755,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source Term Estimation and Plume Tracking</w:t>
+                <w:t xml:space="preserve">Contour Tracking using Parametric Level Set Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813341v1</w:t>
+                <w:t xml:space="preserve">hal-00813338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contour Tracking using Parametric Level Set Functions</w:t>
+                <w:t xml:space="preserve">Source Term Estimation and Plume Tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Septier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Godsill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00813338v1</w:t>
+                <w:t xml:space="preserve">hal-00813341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13183,51 +13183,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Freitas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/dsn/6527524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486477v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidan Gao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10056-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283159v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Orujov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elvira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rajabov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Septier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtse-2023-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336954v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156641v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15010090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tayewo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091272" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2023.100778" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14120366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01868-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lamberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2775150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686159v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01683049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2802452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Salman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2756563" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678899v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2655013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2726971" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Avnit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2531422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238931v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thu Nguyen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2505689" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishy Carmi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.10.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB3QX1W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144852v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2412917" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.026" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6B1JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jaoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6J5NHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gning" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00738663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/536057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813269v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/612929" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813272v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.919629" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lev&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073205" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727698v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416715v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513788" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138584v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413963" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.10932" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oulad Ameziane" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678984v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01679000v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Andre Myrvoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Hakegard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359091v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341157v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472427" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198417v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198415v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Isupova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kuzin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Markarian" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chagas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSNIP.2015.7106901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198422v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Markov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007495v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854803" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056963v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854708" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007551v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064663v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00939108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ory Eger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836515v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ickowicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685929v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Truong Cong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721740v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685920v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan K. Khalil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967762" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685919v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967660" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685921v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130232" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946244" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839491" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566647v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413256" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566593v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566626v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566628v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00132" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813316v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346358" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Panayi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937296v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852488v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813341v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813338v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan de Freitas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Mihaylova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/dsn/6527524" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486477v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidan Gao" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ido Nevat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-025-10056-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424751v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Rozier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gloaguen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-27465-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283159v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Orujov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Elvira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Poterie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Rajabov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Septier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jtse-2023-0035" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156641v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos15010090" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336954v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Watson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Armand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duchenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2023.120190" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spasta.2023.100778" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Tayewo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25091272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778046v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Min" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Klein" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108727" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2022.103545" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426803v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2021.118822" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04250914v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courty" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500536v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Vayer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a14120366" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W Peters" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-020-01868-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2020.117733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670395v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lamberti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Petetin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Desbouvries" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2017.2775150" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686159v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Thong Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Delignon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Thu Phan Ho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2018.01.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01683049v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengfei Zhang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Osborne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2018.2802452" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678925v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Salman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2017.2756563" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2726971" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hawes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godsill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2017.2655013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359099v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Avnit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2016.2531422" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avishy Carmi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.10.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RPB3QX1W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238931v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Le Thu Nguyen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2505689" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238978v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2497211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2504342" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01238921v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Olry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2015.10.026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W6B1JTB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144852v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2412917" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jaoua" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duflos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanheeghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2014.08.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MB6J5NHV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Gning" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Kim Pang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.11.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Ghazi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcm.2222" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Godsill" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.06.086" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566491v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2010.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00738663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Rivenq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/536057" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813272v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2008.919629" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/612929" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272282v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Lev&#234;que" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacaille" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP64130.2025.11073205" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336947v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berg" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727698v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138584v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9413963" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426813v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2110.10932" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513788" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426795v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2018.8450849" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678984v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Soret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01679000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678977v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Oulad Ameziane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01678949v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Andre Myrvoll" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Erik Hakegard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341157v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472427" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359091v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359095v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144851v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198419v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Isupova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danil Kuzin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garik Markarian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198421v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chagas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198420v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198417v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144848v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSNIP.2015.7106901" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198424v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Markov" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937275v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-T. Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056963v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854708" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007495v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854803" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01007551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00939108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ory Eger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01064661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020280v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813176v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813185v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836515v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00836918v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813196v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ickowicz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721740v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Truong Cong" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khoudour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00721733v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Gu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685919v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967660" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685921v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pini Gurfil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130232" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685920v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan K. Khalil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marsalle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Castellan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967762" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640682v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946244" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805761v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Dridi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadih Sawaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566637v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AERO.2009.4839491" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566634v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566626v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566628v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090706-3-FR-2004.00132" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566647v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2009.5413256" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813316v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685815v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SPAWC.2006.346358" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566674v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870517v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01359103v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Panayi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01198429v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00937296v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00566508v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hill" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858935v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426809v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167416v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ailliot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cuzol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Durrieu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Flourent" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813405v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813401v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813373v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813338v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00813341v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362094v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008VALE0010" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>