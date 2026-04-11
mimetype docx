--- v0 (2026-03-05)
+++ v1 (2026-04-11)
@@ -819,200 +819,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prendre soin : le care, entre éthique, politique et pratique médicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Feyfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les recommandations de bonne pratique en santé. Du savoir médical au pouvoir néo-managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.123.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.123.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01499876v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01928250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des expertises psy au procès d'assises et les définitions pratiques de la responsabilité</w:t>
               </w:r>
@@ -1256,648 +1256,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les émeutes de novembre 2005 : luttes de la jeunesse pour la reconnaissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Empan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (67), p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déviances et déficiences juvéniles : pour une sociologie des orientations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.43-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conflits de culture et déviances des jeunes de banlieue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.29-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les émeutes de novembre 2005 : luttes de la jeunesse pour la reconnaissance.</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maladie mentale, quel objet pour la sociologie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.203-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les CER, un placement (pénal) parmi d'autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 3 (67), p</w:t>
+              <w:t xml:space="preserve">, 2005, 59, pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Déviances et déficiences juvéniles : pour une sociologie des orientations.</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration scolaire : le handicap socio-culturel a-t-il disparu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (1), pp.43-60</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2, pp.273-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maladie mentale, quel objet pour la sociologie ?</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mal-scolarisation des enfants de migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2, pp.203-232</w:t>
+              <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 132, pp.160-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les CER, un placement (pénal) parmi d'autres ?</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle transmission culturelle our les jeunes des quartiers de relégation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 59, pp.91-104</w:t>
+              <w:t xml:space="preserve">, 2003, 50, pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution d'une politique de santé. De la maladie mentale à la santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326-327, pp.191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198742v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00198740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes d'origine étrangère : approche sociologique</w:t>
               </w:r>
@@ -4417,51 +4417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kabanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lethurgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4954,51 +4954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.098.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499876v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01928250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.075.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483058v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198742v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198740v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/sociologie-anthropologie-soins/seli-arslan/Livre/74145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/403-la-vulnerabilite-dans-tous-ses-etats.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kabanchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lethurgie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.098.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01928250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.075.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/sociologie-anthropologie-soins/seli-arslan/Livre/74145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/403-la-vulnerabilite-dans-tous-ses-etats.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kabanchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lethurgie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>