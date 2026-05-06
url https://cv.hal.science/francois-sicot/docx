--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -555,225 +555,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation d’impact sur la santé et évaluation d’impact sur l’équité en santé : éventail de pratiques et questions de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bidault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Almudever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975915570139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs de soin spécifiques pour les patients d’origine étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, À la frontière du soin. Psychiatrie, précarité et lien social, 2 (98), pp.101-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.098.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les professionnels français de la santé mentale et la culture de leurs patients étrangers ou d’origine étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/anthropologiesante.1725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles mentaux, santé mentale et mobilités en France et au Maghreb. Entre pluralisme et globalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -789,1700 +923,1700 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons Maghrébins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.157-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recommandations de bonne pratique en santé. Du savoir médical au pouvoir néo-managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.123.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre soin : le care, entre éthique, politique et pratique médicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EspacesTemps.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Christine Rolland</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les usages des expertises psy au procès d'assises et les définitions pratiques de la responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...76 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (4), pp.647 - 669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ds.344.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgences pédopsychiatriques : resituer les crises dans le contexte organisationnel de leur survenue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/empa.075.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir adulte dans un contexte de troubles psychiques, ou les incertitudes de l'autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1/2009, pp.187-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émeutes de novembre 2005 : luttes de la jeunesse pour la reconnaissance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (67), p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviances et déficiences juvéniles : pour une sociologie des orientations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00483055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits de culture et déviances des jeunes de banlieue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (2), pp.29-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maladie mentale, quel objet pour la sociologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.203-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CER, un placement (pénal) parmi d'autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 59, pp.91-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration scolaire : le handicap socio-culturel a-t-il disparu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2, pp.273-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mal-scolarisation des enfants de migrants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VEI enjeux : migrants formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 132, pp.160-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle transmission culturelle our les jeunes des quartiers de relégation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50, pp.38-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution d'une politique de santé. De la maladie mentale à la santé mentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'Actif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326-327, pp.191-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les jeunes d'origine étrangère : approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pluriels, La lettre de la mission nationale d'appui en santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 31-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement de la délinquance des mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 44, pp.16-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfants d'immigrés maghrébins : rapport au quartier et engagement dans la délinquance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Sécurité Intérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42, pp.87-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment comprendre les nouvelles (?) délinquances juvéniles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32, pp.12-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment comprendre les nouvelles (?) délinquances juvéniles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 32, pp.12-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étape dans la construction sociale des troubles mentaux des personnes les plus défavorisées : l'argumentation des travailleurs sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 16, pp.90-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience collégienne et orinine &amp;quot;ethnique&amp;quot;. La civilité et la justice scolaire du point de vue des élèves étrangers ou issus de l'immigration, Relations interethniques : complexité et ambiguité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrants formation : bulletin du Centre de documentation pour la formation des travailleurs migrants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbations et violences à l'école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 20 (1), pp.85-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2492,167 +2626,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider d'une orientation ou d'une adaptation scolaire. Eléments pour une analyse d'un dispositif de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes éducatifs et de soins, entre éthique et gouvernance </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Felix, Julien Tardif, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décider d'une orientation ou d'une adaptation scolaire. Éléments pour une analyse d'un dispositif de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : « Actes éducatifs et de soins : entre éthique et gouvernance ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2662,65 +2796,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se former aux métiers du travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2728,347 +2862,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seli Arslan, 228 p., 2019, 978-2-84276-247-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de soins en psychiatrie au prisme d'une analyse sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 306 p., 2019, Logiques sociales, 978-2-343-18177-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie, anthropologie et soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Drulhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seli Arslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 254 p., 2014, 978-2-84276-202-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La santé à cœur ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Drulhe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">presses universitaires du mirail, 2011, 978-2-8107-0135-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie mentale et pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2001, 2-7475-1086-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3078,973 +3212,973 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre des disparités dans les trajectoires d’accompagnement des adolescent.e.s et jeunes adultes confronté.e.s à des troubles psychiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani; Corinne Siino; Olivia Troupel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité dans tous ses états Parcours de vie et inégalités sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Matériologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.207-222, 2024, Epistémologie de la médecine et du soin, 978-2-37361-459-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une re-configuration du traitement des déviances juvéniles au tournant des années 1990 : vers un accroissement généralisé de l'encadrement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âmes mal nées. Jeunesse et délinquance urbaine en France et en Europe (XIXè-XXIè)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une reconfiguration du traitement des déviances juvéniles au tournant des années 1990 : vers un accroissement généralisé de l'encadrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les âmes mal nées. Jeunesse et délinquance urbaine en France et en Europe (XIX°-XXI°)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie au chevet des assistés, dans le cadre d'une protection sociale renouvelée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologisation de l'intervention sociale, mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p., 2006, Logiques Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychologisation rampante de la question sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France invisible</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La psychiatrie au chevet des assistés, dans le cadre d'une protection sociale renouvelée, in M. Bresson (dir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychologisation de l'intervention sociale, mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Logiques sociales, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du diagnostic dans la recomposition des politiques publiques. L'exemole des Contrats Locaux de Sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre protection et compassion, des politiques publiques travaillées par la question sociale (1980-2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, Collection Symposium, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du diagnostic dans la recomposition des politiques publiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre protection et compassion, des politiques publiques travaillées par la question sociale (1980-2005).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation dans les dispositifs atypiques : (dé)scolarisation partielle ou scolarité en quête des sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La déscolarisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La dispute, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déscolarisation : un problème de sécurité ou de santé mentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville, violence, santé mentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.101-120, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques aspects des désaccords entre parents et professionnels dans la prise en charge des troubles du comportement et de l'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopérations, conflits et concurrences dans le système de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSP, pp.269-285, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une autre perspective sur les violences scolaires : l'expérience de victimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">B. Charlot, J.-Cl. Emin, (eds.), Violences à l'école. Etat des savoirs </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.61-82, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre perspective sur les violences, scolaires : l'xpérience de victimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violences à l'école, Etat des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.151-168, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4054,91 +4188,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologisation rampante de la question sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00472160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4148,104 +4282,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités sociales de handicap.Des troubles psychiques au handicap psychique : les logiques des acteurs et leurs contraintes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4255,559 +4389,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures d’accueil de la petite enfance et le soutien à l’inclusion des jeunes enfants en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Zaouche Gaudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Pinel-Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Koliouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Moscaritolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIS BECO; LISST; Cellule Valorisation de la recherche UT2J; INSERM; Groupe SOS; FIRAH. 2019, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses situées des tensions entre aides humaines et aides techniques (ASTA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Bougeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Feyfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Parron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport final, LISST-CERS. 2019, 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des dispositifs MAIA et appui à la mise en œuvre des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Kabanchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lethurgie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNSA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparative de parcours de vie de jeunes délinquants vs non délinquants dans des quartiers « sensibles ». Logiques d’action et contextes de détermination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Recherche commanditée par l’Institut des Hautes Etudes de la Sécurité Intérieure (Ministère de l’Intérieur) - CERS, Université de Toulouse. 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un diagnostic local de la violence à l’école : enquête de victimation dans les collèges du département du Doubs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Recherche commanditée par l’Institut des Hautes Etudes de la Sécurité Intérieure (Ministère de l’Intérieur) et la Direction de l’Evaluation et de la Prospective (Ministère de l’Education Nationale) - LASA-UFC, Université de Franche-Comté. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4954,51 +5088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076285v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.098.0101" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076288v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1725" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01928250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499876v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0053" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.075.0053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498595v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483055v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198741v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198740v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198722v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198720v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198699v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Payet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472148v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834605v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834575v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/sociologie-anthropologie-soins/seli-arslan/Livre/74145" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499874v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833498v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/403-la-vulnerabilite-dans-tous-ses-etats.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472157v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198142v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472150v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198139v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472154v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198136v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198137v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198124v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472160v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989350v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kabanchenko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lethurgie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833509v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manuello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.097.0104" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834567v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ipe.2022.2391" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Touhami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.103.0111" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Villeval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bidault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Almudever" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975915570139" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076285v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.098.0101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076288v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1725" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989529v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rolland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.123.0053" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01928250v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Feyfant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.075.0053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Parron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483055v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198706v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198740v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198742v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198722v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249492v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Carra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198719v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Payet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198143v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498547v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472148v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834605v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercadier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Drulhe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unitheque.com/sociologie-anthropologie-soins/seli-arslan/Livre/74145" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499874v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://materiologiques.com/fr/accueil/403-la-vulnerabilite-dans-tous-ses-etats.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198142v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472150v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198139v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472154v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198137v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198124v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472160v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01989350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Zaouche Gaudron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pinel-Jacquemin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Koliouli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moscaritolo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bougeois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chaulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Kabanchenko" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lethurgie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249711v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249713v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>