--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Siino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe (IRHC), CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8141-4963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074698117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche (IRHC)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Institut de recherches et d'études sur les mondes arabes et musulmans (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialités : Science politique - Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.siino@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche• Enseignement de l'histoire et écriture des histoires nationales• Sciences sociales, décolonisations, révolutions</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Enseignement, université et pouvoir dans le Maghreb contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du pôle &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales du contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Iremam</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Membre du Comité d'organisation du réseau GLOBALMED - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée & le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Co-Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMMM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du Comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldébaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lire et repérer les sciences humaines sur internet), thématique Monde arabe contemporain</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'école dans les mondes arabes et musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vivre l’école : Dynamiques plurielles de construction des savoirs et des identités, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de BEN AYED Maya, Le cinéma d’animation en Tunisie. Un cinéma de la marge en contexte autoritaire, Paris, L’Harmattan, 2019, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de GRABUNDZIJA Maggy, Yémen, morceaux choisis d’une révolution, mars 2011– février 2012, Paris, L’Harmattan, 2015, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de PONTANIER Emilie, Choisir un lycée laïque en Tunisie. Stratégie de distinction sociale, culturelle et cultuelle, Louvain-la-Neuve, Academia-L’Harmattan, 2018, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corm Georges, Pour une lecture profane des conflits. Sur le « retour du religieux » dans les conflits contemporains du Moyen-Orient, Paris, La Découverte/Poche, 2015, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arts Visuels. Contextualiser nos regards, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur-citoyen saisi par l’événement. Penser, agir, s’engager pour la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insupportables successions. Le temps politique en Tunisie de Bourguiba à la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de chercheurs en Méditerranée. Contraintes institutionnelles et autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (V), pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université tunisienne banalisée. Mise à niveau libérale et dépolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002 (XL), pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisian Science in search of Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.261-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations politiques de la science au Maghreb. Réflexion sur le cas tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (13), pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire des mondes arabes et musulmans dans l’école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM Editeur. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Textes &amp; Terrains, Vincent Geisser; Christine Mussard, 978-2-906809-20-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b7m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes. Un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Siino Myriam Catusse, Aude Signoles. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138, 2015, Révolutions arabes. Un événement pour les sciences sociales ?, 979-10-320-0019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala ; IREMAM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala/Iremam; OpenEdition Books https://books.openedition.org/iremam/507</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397, 2004, 9782845865501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs modernes et pouvoirs dans le monde musulman contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud, pp.389, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’historien en maître d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Vincent Lemire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-405, 2016, 978-2-85944-949-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus dans la décolonisation. Coopérants de l'enseignement supérieur au Maghreb (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia EL MECHAT ; Florence RENUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe siècle. Les hommes de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247-268, 2014, Racines du présent, 978-2-343-03023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques et trajectoires intellectuelles. Récits de la coopération au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps de la coopération. Sciences sociales et décolonisation au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Iremam, pp.351-370, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquérir le temps, nationaliser l'histoire. Variations algéro- tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.189-209, 2010, études méditerranéennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de rechange, le nouveau temps bourguibien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Bourguiba, La trace et l'héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.151-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d'une sociolinguiste Entretien avec Catherine Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Siino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe (IRHC), CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8141-4963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074698117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche (IRHC)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Institut de recherches et d'études sur les mondes arabes et musulmans (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialités : Science politique - Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.siino@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche• Enseignement de l'histoire et écriture des histoires nationales• Sciences sociales, décolonisations, révolutions</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Enseignement, université et pouvoir dans le Maghreb contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du pôle &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales du contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Iremam</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Membre du Comité d'organisation du réseau GLOBALMED - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée & le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Co-Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMMM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du Comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldébaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lire et repérer les sciences humaines sur internet), thématique Monde arabe contemporain</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'école dans les mondes arabes et musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vivre l’école : Dynamiques plurielles de construction des savoirs et des identités, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de BEN AYED Maya, Le cinéma d’animation en Tunisie. Un cinéma de la marge en contexte autoritaire, Paris, L’Harmattan, 2019, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de GRABUNDZIJA Maggy, Yémen, morceaux choisis d’une révolution, mars 2011– février 2012, Paris, L’Harmattan, 2015, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de PONTANIER Emilie, Choisir un lycée laïque en Tunisie. Stratégie de distinction sociale, culturelle et cultuelle, Louvain-la-Neuve, Academia-L’Harmattan, 2018, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corm Georges, Pour une lecture profane des conflits. Sur le « retour du religieux » dans les conflits contemporains du Moyen-Orient, Paris, La Découverte/Poche, 2015, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arts Visuels. Contextualiser nos regards, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur-citoyen saisi par l’événement. Penser, agir, s’engager pour la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insupportables successions. Le temps politique en Tunisie de Bourguiba à la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de chercheurs en Méditerranée. Contraintes institutionnelles et autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (V), pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université tunisienne banalisée. Mise à niveau libérale et dépolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002 (XL), pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisian Science in search of Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.261-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations politiques de la science au Maghreb. Réflexion sur le cas tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (13), pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire des mondes arabes et musulmans dans l’école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM Editeur. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Textes &amp; Terrains, Vincent Geisser; Christine Mussard, 978-2-906809-20-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b7m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes. Un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Siino Myriam Catusse, Aude Signoles. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138, 2015, Révolutions arabes. Un événement pour les sciences sociales ?, 979-10-320-0019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala ; IREMAM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala/Iremam; OpenEdition Books https://books.openedition.org/iremam/507</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397, 2004, 9782845865501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs modernes et pouvoirs dans le monde musulman contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud, pp.389, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’historien en maître d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Vincent Lemire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-405, 2016, 978-2-85944-949-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus dans la décolonisation. Coopérants de l'enseignement supérieur au Maghreb (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia EL MECHAT ; Florence RENUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe siècle. Les hommes de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247-268, 2014, Racines du présent, 978-2-343-03023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques et trajectoires intellectuelles. Récits de la coopération au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps de la coopération. Sciences sociales et décolonisation au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Iremam, pp.351-370, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquérir le temps, nationaliser l'histoire. Variations algéro- tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.189-209, 2010, études méditerranéennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de rechange, le nouveau temps bourguibien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Bourguiba, La trace et l'héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.151-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d'une sociolinguiste Entretien avec Catherine Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0870CC4E"/>
+    <w:nsid w:val="E6805C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8141-4963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074698117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.siino@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?rubrique444" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldebaran.revues.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/6158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b7m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/8981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8141-4963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074698117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.siino@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?rubrique444" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldebaran.revues.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/6158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b7m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/8981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>