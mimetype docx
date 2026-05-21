--- v1 (2026-04-24)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Siino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe (IRHC), CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8141-4963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074698117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche (IRHC)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Institut de recherches et d'études sur les mondes arabes et musulmans (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialités : Science politique - Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.siino@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche• Enseignement de l'histoire et écriture des histoires nationales• Sciences sociales, décolonisations, révolutions</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Enseignement, université et pouvoir dans le Maghreb contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du pôle &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales du contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Iremam</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Membre du Comité d'organisation du réseau GLOBALMED - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée & le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Co-Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMMM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du Comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldébaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lire et repérer les sciences humaines sur internet), thématique Monde arabe contemporain</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'école dans les mondes arabes et musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vivre l’école : Dynamiques plurielles de construction des savoirs et des identités, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de BEN AYED Maya, Le cinéma d’animation en Tunisie. Un cinéma de la marge en contexte autoritaire, Paris, L’Harmattan, 2019, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de GRABUNDZIJA Maggy, Yémen, morceaux choisis d’une révolution, mars 2011– février 2012, Paris, L’Harmattan, 2015, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de PONTANIER Emilie, Choisir un lycée laïque en Tunisie. Stratégie de distinction sociale, culturelle et cultuelle, Louvain-la-Neuve, Academia-L’Harmattan, 2018, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corm Georges, Pour une lecture profane des conflits. Sur le « retour du religieux » dans les conflits contemporains du Moyen-Orient, Paris, La Découverte/Poche, 2015, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arts Visuels. Contextualiser nos regards, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur-citoyen saisi par l’événement. Penser, agir, s’engager pour la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insupportables successions. Le temps politique en Tunisie de Bourguiba à la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de chercheurs en Méditerranée. Contraintes institutionnelles et autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (V), pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université tunisienne banalisée. Mise à niveau libérale et dépolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002 (XL), pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisian Science in search of Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.261-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations politiques de la science au Maghreb. Réflexion sur le cas tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (13), pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire des mondes arabes et musulmans dans l’école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM Editeur. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Textes &amp; Terrains, Vincent Geisser; Christine Mussard, 978-2-906809-20-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b7m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes. Un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Siino Myriam Catusse, Aude Signoles. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138, 2015, Révolutions arabes. Un événement pour les sciences sociales ?, 979-10-320-0019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala ; IREMAM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala/Iremam; OpenEdition Books https://books.openedition.org/iremam/507</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397, 2004, 9782845865501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs modernes et pouvoirs dans le monde musulman contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud, pp.389, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’historien en maître d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Vincent Lemire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-405, 2016, 978-2-85944-949-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus dans la décolonisation. Coopérants de l'enseignement supérieur au Maghreb (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia EL MECHAT ; Florence RENUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe siècle. Les hommes de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247-268, 2014, Racines du présent, 978-2-343-03023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques et trajectoires intellectuelles. Récits de la coopération au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps de la coopération. Sciences sociales et décolonisation au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Iremam, pp.351-370, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquérir le temps, nationaliser l'histoire. Variations algéro- tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.189-209, 2010, études méditerranéennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de rechange, le nouveau temps bourguibien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Bourguiba, La trace et l'héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.151-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d'une sociolinguiste Entretien avec Catherine Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Siino </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de recherche hors classe (IRHC), CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8141-4963</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">074698117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche (IRHC)</w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS - Institut de recherches et d'études sur les mondes arabes et musulmans (</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREMAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spécialités : Science politique - Sociologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Courriel : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois.siino@univ-amu.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche• Enseignement de l'histoire et écriture des histoires nationales• Sciences sociales, décolonisations, révolutions</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">• Enseignement, université et pouvoir dans le Maghreb contemporain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du pôle &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences sociales du contemporain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot; de l'Iremam</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’axe &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;Membre du Comité d'organisation du réseau GLOBALMED - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Méditerranée & le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités éditoriales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Co-Directeur de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée (</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REMMM</w:t></w:r></w:hyperlink><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• Membre du Comité de rédaction de </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldébaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Lire et repérer les sciences humaines sur internet), thématique Monde arabe contemporain</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de l'école dans les mondes arabes et musulmans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vivre l’école : Dynamiques plurielles de construction des savoirs et des identités, 154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04841285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de BEN AYED Maya, Le cinéma d’animation en Tunisie. Un cinéma de la marge en contexte autoritaire, Paris, L’Harmattan, 2019, 294 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de GRABUNDZIJA Maggy, Yémen, morceaux choisis d’une révolution, mars 2011– février 2012, Paris, L’Harmattan, 2015, 371 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Humanities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sonorités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (45)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02081599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de PONTANIER Emilie, Choisir un lycée laïque en Tunisie. Stratégie de distinction sociale, culturelle et cultuelle, Louvain-la-Neuve, Academia-L’Harmattan, 2018, 390 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corm Georges, Pour une lecture profane des conflits. Sur le « retour du religieux » dans les conflits contemporains du Moyen-Orient, Paris, La Découverte/Poche, 2015, 275 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Arts Visuels. Contextualiser nos regards, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d’une sociolinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138, pp.13-26. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/remmm.9184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes : un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Signoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 2015-2 (138), pp.13-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01252966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chercheur-citoyen saisi par l’événement. Penser, agir, s’engager pour la transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Chouikha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Révolutions arabes : un événement pour les sciences sociales ?, 138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03529853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insupportables successions. Le temps politique en Tunisie de Bourguiba à la révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de chercheurs en Méditerranée. Contraintes institutionnelles et autonomie scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année du Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009 (V), pp.537-551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00438144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Université tunisienne banalisée. Mise à niveau libérale et dépolitisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire de l'Afrique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2002 (XL), pp.187-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00466284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisian Science in search of Legitimacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.261-281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations politiques de la science au Maghreb. Réflexion sur le cas tunisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naqd, Revue d'études et de critique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2000/1 (13), pp.75-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’histoire des mondes arabes et musulmans dans l’école française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM Editeur. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OpenEdition Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Textes &amp; Terrains, Vincent Geisser; Christine Mussard, 978-2-906809-20-8. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15b7m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05502381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolutions arabes. Un événement pour les sciences sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Siino Myriam Catusse, Aude Signoles. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 138, 2015, Révolutions arabes. Un événement pour les sciences sociales ?, 979-10-320-0019-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine-Larissa Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Nicolaïdis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ourania Polycandrioti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Balta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actes Sud / MMSH, 2010, 9782742790074</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karthala ; IREMAM, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et pouvoir dans la Tunisie contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthala/Iremam; OpenEdition Books https://books.openedition.org/iremam/507</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397, 2004, 9782845865501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences, savoirs modernes et pouvoirs dans le monde musulman contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edisud, pp.389, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisse de l’historien en maître d’œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leyla Dakhli; Vincent Lemire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier en liberté les mondes méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.397-405, 2016, 978-2-85944-949-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malentendus dans la décolonisation. Coopérants de l'enseignement supérieur au Maghreb (1960-1980)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samia EL MECHAT ; Florence RENUCCI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les décolonisations au XXe siècle. Les hommes de la transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.247-268, 2014, Racines du présent, 978-2-343-03023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00988143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours géographiques et trajectoires intellectuelles. Récits de la coopération au Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREMAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le temps de la coopération. Sciences sociales et décolonisation au Maghreb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala-Iremam, pp.351-370, 2012, Hommes et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00875675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconquérir le temps, nationaliser l'histoire. Variations algéro- tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MMSH. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les échelles de la mémoire en Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes Sud, pp.189-209, 2010, études méditerranéennes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire de rechange, le nouveau temps bourguibien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habib Bourguiba, La trace et l'héritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.151-166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00080182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du politique. Le regard d'une sociolinguiste Entretien avec Catherine Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Catusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01589058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le témoignage filmé : un entretien comme les autres ? Retour sur l’enquête « le temps de la coopération au Maghreb »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Siino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01533626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6805C7D"/>
+    <w:nsid w:val="1E67043E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8141-4963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074698117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.siino@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?rubrique444" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldebaran.revues.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081599v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529853v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/6158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b7m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/8981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-siino" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8141-4963" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074698117" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:francois.siino@univ-amu.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?rubrique444" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iremam.cnrs.fr/spip.php?article3864" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://globalmed.hypotheses.org" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldebaran.revues.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04841285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Siino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529883v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081599v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274677v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539409v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Catusse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574400v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Signoles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remmm.9184" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03529853v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Chouikha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981518v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00438144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466284v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131406v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/6158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b7m" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01991362v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/remmm/8981" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550009v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine-Larissa Basset" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Nicola&#239;dis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Polycandrioti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Balta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004553v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iremam/507" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004630v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435369v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988143v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00875675v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555050v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00080182v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589058v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>