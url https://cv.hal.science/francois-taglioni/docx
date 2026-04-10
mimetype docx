--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -81,51 +81,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -206,7027 +206,7036 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Du bateau à l’avion : dynamiques d’ouverture et limites du désenclavement à Sainte-Hélène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15v4v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Variability of environmental, contextual and individual factors in human-shark interactions in New Caledonia, 1980–2022, with some comparisons to Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guiltat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Payet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.30750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-11788-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05234123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widening the innovation gap? the outermost regions in the european research area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Tarnus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Regionalwissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10037-025-00248-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mener une thèse de géographie en Cifre au sein d’un projet de recherche pluridisciplinaire et multi-partenarial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 753 (5), pp.64-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ag.753.0064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioenvironmental determinants as indicators of plague risk in the central highlands of Madagascar: Experience of Ambositra and Tsiroanomandidy districts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masiarivony Ravaoarimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minoarisoa Esther Rajerison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.e0011538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Air Quality Perception in Built Cultural Heritage in Times of Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorina Camelia Ilies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grigore Vasile Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahodirhon Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Ilies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Blaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (10), pp.8284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su15108284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mener une thèse de géographie en Cifre au sein d’un projet de recherche pluridisciplinaire et multi-partenarial</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de pêcheurs de la côte ouest à l’île de La Réunion : problématique d’accès et valeur commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Lherminez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germanaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.25-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A decade of plague in Madagascar: a description of two hotspot districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rivière</w:t>
+                <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Germanaz</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Moppert</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josélyne Ramamonjisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11061-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Socio-Spatial Determinants on Knowledge, Attitudes and Practices Related to the Plague in Populations Living in Endemic Areas in the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josélyne Ramamonjisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-11101-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03166720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perception versus Reality: Major Stakeholders and Progress towards Sustainable Development Goals in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Tandrayen-Ragoobur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Lamy-Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Moncada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Small States and Territories Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.305-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Covid-19 comme indicateur des spécificités sanitaires dans les outre-mers français : le cas de Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26171/carnets-oi_0508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Huetz de Lemps (1938-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lebigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Decoudras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, LXXII (279), pp.343-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A spatial and environmental analysis of shark attacks on Reunion Island (1980–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Teurlai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Delsaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 101, pp.51-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpol.2018.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressource en eau et fabrique du risque sanitaire au prisme de l’analyse de la vulnérabilité dans la capitale malgache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 280, pp.339-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/com.10528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02909699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socioeconomic and environmental determinants of dengue transmission in an urban setting: An ecological study in Nouméa, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël M. Zellweger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (4), pp.e0005471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0005471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires insulaires : des lieux d’exception ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, « Île, état du lieu », 40, p.44-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le risque d’attaques de requins à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.14205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Surinam a Carribean Island like the others ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cruse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caribbean Atlas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influenza A (H1N1) pandemic in Reunion Island: knowledge, perceived risk and precautionary behaviour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussay Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Fianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-13-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularity, Political Status and Small Insular Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Research into Island Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.45-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragmentation, altérité et identité dans les sociétés insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (11), http://espacepolitique.revues.org/index1634.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement socio-spatial comme facteur d'émergence des maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, L'Asie centrale : le temps des recompositions, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.11168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du contexte urbain dans l'apparition de foyers d'arboviroses transmis par Aedes albopictus à La Réunion : exemple du Chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dehecq Js Lajoie G</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte s'ancre dans la république française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sur le vif 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement socio-spatial comme facteur d'émergence des maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, http://echogeo.revues.org/index11168.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du contexte urbain dans l'apparition de foyers d'arboviroses transmis par Aedes albopictus à La Réunion : exemples du Chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (4), 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'île d'Anjouan figure de la balkanisation de l'archipel des Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Sur le vif 2008, https://journals.openedition.org/echogeo/7223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.7223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits espaces insulaires au cœur des revendications frontalières maritimes dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10.4000/espacepolitique.732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00173121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La périphéricité : du concept au lobby politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Les périphéries de l'Union Européenne, 2, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits espaces insulaires au cœur des revendications frontalières maritimes dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.61-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les petits espaces insulaires face à la variabilité de leur insularité et de leur statut politique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, N° 753 (5), pp.64-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 652, pp.664-687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Chronique d'une catastrophe sanitaire, économique et sociale. L'île de La Réunion face au Chikungunya »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infogéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Christian Germanaz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits espaces insulaires face à la variabilité de leur insularité et de leur statut politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 652, pp.664-687</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les revendications séparatistes et autonomistes au sein des États et territoires mono- et multi-insulaires Essai de typologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 136, pp.5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les revendications séparatistes et autonomistes au sein des États et territoires multi-insulaires. Essai de typologie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small States and Territories Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (2), pp.305-324</w:t>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 136, pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...441 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La coopération régionale dans l'Océanie insulaire : des processus polymorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d’Outre-Mer. Revue de géographie de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, LXXII (279), pp.343-390. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 225, pp.53-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...1913 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Francophonie océanienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40, pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces francophones du bassin indiaocéanique en quête de coopération régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20, pp.213-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insularité touristique en question : l'archipel de Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 186, pp.48-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontiere d'acqua, posta in gioco nel bacino caraibico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2, pp.177-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayotte et La Réunion dans l'océan Indien : entre intégration et marginalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 105, pp.24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites ethno-sociales du &amp;quot;miracle&amp;quot; économique mauricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 56, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bassin Caraïbe : un espace organisé en flux et en réseaux atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 363, pp.245-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux internationaux et régionaux dans la Caraïbe depuis la fin de la guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMSES 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.117-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revendications frontalières maritimes dans le bassin Caraïbe : État des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 180, pp.617-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Association des États de la Caraïbe dans les processus d'intégration régionale. Quelle insertion pour les Départements Français d'Amérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales d'Amérique latine et des Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 14-15, pp.147-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Community action concerning British and Dutch dependent territories in the Lesser Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of eastern caribbean affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 4, pp.13-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse rétrospective de la pandémie de Covid-19 dans l’outre-mer français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’océan Indien traversé par l’épidémie de COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire des politiques publiques en situation épidémique et post-épidémique (OPPEE, rattaché à l’IRM – UR 7434, université de Bordeaux), Apr 2023, Saint-Denis Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse rétrospective de la pandémie de Covid-19 dans l’outre-mer français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’océan Indien traversé par l’épidémie de COVID-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outre-mers français dans la Covid : vulnérabilités et résilience mêlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la Recherche Ultra-Marine (ARUM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la MRSH de Caen et la Fédération TEPP du CNRS, avec l’appui du CESE, de l’INJEP, du Ministère des Outre-Mer, et de la Région Réunion, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outre-mers français dans la Covid : vulnérabilités et résilience mêlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Actes de la Recherche Ultra-Marine (ARUM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la thématique &amp;quot;Relier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Îles 2019 : regards croisésdes sciences, des cultures et de la société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Ouéssant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sanitaires et développement dans les espaces de l’Indianocéanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'océan Indien aux XXIème siècle : transitions et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04516095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sanitaires et développement dans les espaces de l’Indianocéanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie, FIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire cohabiter hommes et requins à l'île de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie (FIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism and risk management : the dengue fever in New Caledonia and shark attacks in Reunion Island.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourism Destination Development Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hoa Sen University., May 2017, Ho Chi Mim Ville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la santé de l’homme est menacée par un moustique. L’exemple de la dengue en Nouvelle-Calédonie et Colombie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie (FIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint dié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des requins et des hommes à La Réunion. Du risque à la gestion de la crise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guiltat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités environnementales à La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Le Tampon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutional Changes in Non-independent Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island-States Issues. The Issue of Island-States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guiltat</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les petits espaces insulaires face à la durabilité de leur développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités environnementales à La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Le Tampon, France</w:t>
+              <w:t xml:space="preserve">Les petites îles : pionnières du développement durable ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conservatoire du littoral, Oct 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité sanitaire des territoires insulaires du sud-ouest de l'océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les petits espaces insulaires face à la durabilité de leur développement</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information, sur-information, désinformation : les méandres de la recherche de l’information spécialisée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les petites îles : pionnières du développement durable ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conservatoire du littoral, Oct 2015, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Doctoriales historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion, Mar 2014, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire et réalités de l’archipel ultramarin francophone : des Antilles à l’espace india-océanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensée de l’Archipel et lieux de passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université des Açores, Oct 2014, Ponta Delgada, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quid de la transition épidémiologique et sanitaire dans les espaces insulaires ? L'exemple de l'étude socio-spatiale de ladengue en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Transitions épidémiologiques et sanitaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Saint-Denis de La Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux géopolitiques et stratégiques des outre-mers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">196ème session de l’Institut des hautes études de défense nationale (IHEDN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des hautes études de défense nationale (IHEDN), May 2014, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Island Development and Plantation Economy : Human and Economical Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Development Local Economy, Culture, Innovation and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Penghu, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé et mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau d'étude sur mondialisation et inégalités dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Oct 2012, Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourism and insularity. The study cases of the French overseas islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Summer School on Tourism and Insularity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Corte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque “Mondialisation et inégalités dans les Suds”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le séparatisme dans les petits espaces insulaires ou la tentation de la fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire CEREGMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Unknown, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Mondialisation et santé</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue conceptuelle et critique de l’insularité. La nissologie est-elle une science ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Mondialisation et inégalités dans les Suds”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international “Tour d'horizon littéraire et culturel : approches théoriques et identitaires”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantation economy and its human consequences outside of the Caribbean: The study cases of Melanesia and Indian Ocean's Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Making of the Caribbean Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Cruse, 2012, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Revue conceptuelle et critique de l’insularité. La nissologie est-elle une science ?</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisateur principal d'un séminaire international sur &amp;quot; Prévention des risques sanitaires à La Réunion, Mayotte et dans les petits espaces insulaires .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international “Tour d'horizon littéraire et culturel : approches théoriques et identitaires”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">Journée de recherche organisée dans le cadre de l'Observatoire des sociétés de l'océan Indien (O.S.O.I.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie grippale par le virus H1N1 à La Réunion : analyse des perceptions et des comportements face au risque épidémique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand les professionnels de la santé parlent aux professionnels des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Denis de La Réunion, La Réunion</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les situations sanitaires et sociales à La Réunion et Mayotte : quelles répercussions sur le développement humain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires ultramarins de l’Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international de géographie (FIG) - "L'Afrique plurielle : paradoxes et ambitions"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences sociales et la santé dans les outre-mers français .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international La géographie de la santé en France en 2011, quelles formations, quelles applications ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...288 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène urbain en milieu insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Ségrégation, normes et discrimination(s). Sociolinguistique urbaine et migrance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en scène de l’espace politique au cours des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'espace politique : concepts et échelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosière Stéphane, 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisateur principal d'un colloque international sur &amp;quot;Insularité et développement durable : Quel développement durable pour les petits espaces insulaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et développement durable : Quel développement durable pour les petits espaces insulaires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Taglioni, Nov 2009, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et risques d'émergence des maladies infectieuses. Le cas du chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chasles Virginie, 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des Etats-Unis d'Amérique sur les regroupements régionaux de l'hémisphère américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international “Nouvelles tendances de la coopération et de l'intégration régionales aux Amériques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Unknown, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-sans-frontières : la crise du chikungunya dans le sud-ouest de l’océan Indien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-sans-frontières : la crise du chikungunya dans le sud-ouest de l’océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Duhamel, S. &amp; Moulé, F., 2007, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourisme et développement d'une île-relais : Maurice fait-elle des miracles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Pébarthe-Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires. De l'île-relais aux réseaux insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Île de Porquerolles, France. pp.81-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La délicate insertion d'Haïti dans le processus de coopération régionale».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'UMR Prodig-CNRS, Haïti, deux cents ans d'indépendance organisé par J. M. THÉODAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00334631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la contamination mercurielle de la phanérogame marine Posidonia Océanica dans la zone d'épandage des eau usées de l'émissaire de Giens (Var, Méditerranée, France)/Study of the mercury contamination of the marine phanerogam Posidonia Oceanica in the waste water spreading area of the Giens outfall (Var, Mediterranean, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIième congrès de la commission internationale pour l’exploration scientifique de la mer Méditerranée, Athènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7236,495 +7245,495 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-environmental features associated with plague risk in rural plague foci in the Central Highlands of Madagascar: experience of the Ambositra and Tsiroanomandidy districts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josélyne Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoarisoa Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanja Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Symposium Yersinia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Epidemiological Context on Knowledge, Attitudes and Practices Related to Plague in Population Living in Endemic Areas in the Central Highlands, Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaomalala Raharimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josélyne Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Yersinia Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Antananarivo, Madagascar. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological Restoration of the Tropical Semi Dry Forest in Reunion Island: Exploring Dimensions of Environmental Public Attitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwaa Aabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Truong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative study to understand population’s perception on plague after 2017 epidemic, Antananarivo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Raboanary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASTMH Annual Meeting, New Orleans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7734,515 +7743,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direction du varia 2015 de la Revue l'Espace Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularité et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRD Editions, pp.551, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et intégration : perspectives panaméricaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Theodat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.275, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Theodat</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.275, 2008</w:t>
+                <w:t xml:space="preserve">hal-00322493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération et intégration: perspectives panaméricaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Théodat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taglioni, François and Théodat, Jean-Marie. 2008, Géographie et cultures. Série Culture et politique, 978-2-296-06277-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Taglioni</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Taglioni, François and Théodat, Jean-Marie. 2008, Géographie et cultures. Série Culture et politique, 978-2-296-06277-1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, 439 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Karthala, pp.448, 2005, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Karthala, 439 p., 2005</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitique des Petites Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Karthala, 1994, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8252,1797 +8261,1797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Guyane écartelée : entre Europe, Amérique du sud et Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cruse Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas critique de la Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z comme Zika (et autres arboviroses)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Matériologiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la géographie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.219-227, 2019, 978-2-37361-220-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération et intégration régionale dans les petits espaces insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nora Mareï; Yann Richard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de régions. Dictionnaire de la régionalisation du monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Atlande, 2018, 978-2-35030-506-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface : La durabilité du tourisme en milieu insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spécialisation touristique et vulnérabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les migrations internationales à la La Réunion, Mayotte et l'Union des Comores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Gildas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des migrations internationales. Approche géohistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, p. 397-399 ; p. 409-410 ; p. 414-415 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil des îles et des océans - Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Océans, mers et îles. Appuis de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.3, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au fil des îles et des océans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Martinaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Océans, mers et îles. Appui de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, p.4-5, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Suriname a Caribbean Island like the others ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cruse Romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.1-4, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement durable et petits espaces insulaires .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insularité et développement durable .</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montpellier, IRD Editions, p. 31-37., 2011, Collection Objectifs Suds</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00827389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De J. Monroe à B. Obama : les Etats-Unis d'Amérique et les regroupements régionaux de l'hémisphère américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galy, K. ; Jos, E. ; Macdissy,C. ; Reno, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouvelles tendances de la coopération et de l'intégration régionales dans l'espace Amérique-Caraïbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Cujas, pp.39-53, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-sans-frontières : le chikungunya dans le sud-ouest de l'océan Indien et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Duhamel, S. ; Moullé, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et santé. Genèses et maillages des réseaux transfrontaliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p. 249-266, 2010, Géographie et culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'insularisme : une rhétorique bien huilée dans les petits espaces insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Sevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comme un parfum d'île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire Paris-Sorbonne (PUPS), p. 421-435, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00526168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans le sud-ouest de l'océan Indien : une durabilité à géométrie variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vo Sang, XL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tourisme durable, un instrument d'aide à la lutte contre la pauvreté ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence universitaire francophone/université Van Lang, pp.154-169, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00391402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-sans-frontières : la crise du chikungunya dans le sud-ouest de l'océan Indien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières, politiques de santé et réseaux de soins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, p. 257-275., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération panaméricaine en question .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération et intégration : perspective panaméricaine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, L'Harmattan, p. 13-32., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération régionale insulaire en question : une approche des mots et des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernardie, N. ; Taglioni, F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires. De l'île-relais aux réseaux insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Karthala, pp.407-429, 2005, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération régionale insulaire en question : une approche des mots et des choses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Taglioni et Nathalie Bernardie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Karthala, pp.407-429, 2005, Hommes et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00006111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces francophones caraïbes : une communauté entre intégration et marginalisation dans les Amériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatre siècles de francophonie en Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion/INSEE, p. 112-113 ; p. 116-117 ; p. 118-119 ; p. 126-127 ; p. 132-133 : p. 134-135, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques de coopération entre l'Europe et la Caraïbe dans un contexte de mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Van Eeuwen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Amérique latine et l'Europe à l'heure de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, pp.263-290, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Départements Français d'Amérique et la République d'Haïti : poussières d'empires isolées dans la non-francophonie Caraïbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La francophonie panaméricaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Saint-Boniface, pp.341-362, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Caribbean Regional Integration: What Developments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stephen Calleya. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">regionalism in the post-cold war world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asghate Publishing Limited, pp.211-231, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méditerranées eurafricaine et américaine : essai de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A-L. Sanguin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.73-92, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et insularité : l'exemple des Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André-Louis Sanguin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre dans une île</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.175-189, 1997, Géographie et cultures</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10052,153 +10061,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tourisme et développement dans les petits espaces insulaires des outre-mers français .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique d'une crise sanitaire, économique et sociale. L'île de La Réunion face au Chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00078215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10208,153 +10217,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability and Resilience : Tourism in the Southwest Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Réunion ; Mayotte ; Union des Comores.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10364,454 +10373,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques et émergences des maladies infectieuses en Nouvelle-Calédonie : approches socio-spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Marei</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Université de La Réunion; IRD. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions santé-sociétés-environnement : étude du paludisme et de la leptospirose à Mayotte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRD Institut de recherche pour le developpement. 2015, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interactions Santé-Sociétés-Environnement. Etude du paludisme et de la leptospirose à Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de recherche pour le développement; Université de La Réunion. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Université de La Réunion; IRD. 2015</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convention IRD – Ministère des Risques et émergences des maladies infectieuses à La Réunion et Mayotte : approches socio-spatiales Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...223 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10821,91 +10830,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits espaces insulaires et leurs organisations régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10915,10537 +10924,10537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 2/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-46, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vue sur le plan en damier de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-38, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Marché traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-21, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Décharge sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-42, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Construction d'un lycée et d'une bibliothèque co-financée par la CEE sur le Morne Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-36, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Carnaval des enfants, thème religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-36, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Raffinerie de pétrole, vue depuis le Fort Nassau : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-19, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Marché aux fleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-33, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Saint-Pierre : La montagne Pelée (1397m), vue depuis le morne Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-53, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Agent de la circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-34, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier en cours de rénovation : Prise de vue 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-17, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01540784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-47, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Cathédrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-17, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vallée au pied de Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-43, Baños, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Roseau : Locaux du projet de diversification agricole (ancienne usine de conditionnement de bananes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-39, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Place San Fransisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-22, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Nouveaux bâtiments du gouvernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-31, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Bateaux anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-29, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-39, Baños, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Avenue Rio Amazonas, vendeurs ambulants de produits d'artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-30, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Les Grands Fonds : Vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-9, Guadeloupe. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Zone commerciale en duty free financée par la CEE, sur la pointe Séraphine : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-41, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Paysage dans les Grands Fonds : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-10, Guadeloupe. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Zone commerciale en duty free financée par la CEE, sur la pointe Séraphine : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-40, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Champ de tomates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-40, Baños, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Habitation d'un rasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-33, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Vue en direction de la rade de Castries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-28, Barbados. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier du Panecillo : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-15, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : La Barbade : Paroisse Saint Michael : Bridgetown : Siège de la Barclays Bank</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-26, Barbados. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-27, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Siège de la délégation de la CEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-21, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Végétation : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-22, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Siège du parti révolutionnaire équatorien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-26, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vue en direction du volcan Tungurahua (5016m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-44, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-45, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Sans-abri décédé, près de l'église Santo Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-16, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Eglise de Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-37, Cuenca, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Habitation coloniale en bord du rio Tomebamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-35, Cuenca, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Centre islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-13, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Végétation : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-23, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-11, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 3/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-16, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-14, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Habitat colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-32, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-14, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Dennery : Vallée de Mabouya : Bâtiment du projet de développement rural financé par la CEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-37, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-11, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier du Panecillo : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-14, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-23, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Roseau : Projet de diversification agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-38, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-13, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Siège de l'OECO (Organisation des États de la Caraïbe orientale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-35, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-37, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Immeuble en construction et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-23, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-37, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Amériendiens mendiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-20, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-35, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Source chaude et bains thermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-42, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-26, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Fort-de-France : Bibliothèque Schœlcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-25, Fort-de-France Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-16, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Lavandières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-32, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-45, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-28, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-44, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Saint-Pierre : La montagne Pelée (1397m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-40, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-21, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Fort-de-France : Vue en direction de la baie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-36, Fort-de-France, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-22, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : La Barbade : Paroisse Saint Michael : Bridgetown : Sans-abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-27, Barbados. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-39, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Pont reliant les deux parties de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-20, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-47, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Raffinerie de pétrole, vue depuis le Fort Nassau : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-18, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-43, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier colonial, vue en direction de la vierge du Panecillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-13, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-39, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Église Santo Domingo dans le quartier colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-12, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-22, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier en cours de rénovation : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-18, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-31, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Vente du plat national dans la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-31, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-29, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-29, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-17, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Fin de journée sur un marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-25, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-30, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier colonial, basilique du Vœux National en arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-19, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-9, Guadeloupe. 1992</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Fête foraine sur la place San Fransisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-24, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-41, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Paysage dans les Grands Fonds : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-23, Guadeloupe. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-10, Guadeloupe. 1992</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Fabrication artisanale du caramel au miel (spécialité locale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-41, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-40, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Bateau de la marine hollandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-24, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-40, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Marché couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-30, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-33, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Arrêt de bus en fin de journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-34, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-28, Barbados. 1992</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-15, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-15, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint-Georges : Spanish Point : Palmier royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-11, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-26, Barbados. 1992</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-18, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-27, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Fort Oranje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-8, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-38, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Vue aérienne en direction du centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-11, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-35, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Pic Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-3, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-20, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2374-8, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-42, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Paul : English Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-7, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-32, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Avenue México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-15, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-25, Fort-de-France Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Rue de Saint John's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-10, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-23, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-9, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-14, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Usine à sucre : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-5, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-28, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Habitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-12, France. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-40, Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Philipsburg : Une des rues principales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-12, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-36, Fort-de-France, Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Vue en direction de Mérida depuis le pic Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-2, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-27, Barbados. 1992</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Anguilla : Hôtel Anguilla Guest House, financée par la CEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-9, Anguilla. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-20, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Forteresse de Brimstone Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-3, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-18, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Immeuble administratif détruit par le cyclone Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-9, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-13, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Bureau philatélique détruit par le cyclone Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-15, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-12, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Quartier insalubre réhabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-65, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-29, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Rue commerçante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-62, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-31, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-10, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-41, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Présence militaire dans le centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-12, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-15, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : La marina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-64, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-24, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Fort Bay : Centre de plongée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-6, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-23, Guadeloupe. 1992</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Eglise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-5, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-30, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Vue en direction de la péninsule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-1, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-34, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Campagne de prévention contre le SIDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-18, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-25, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Ancienne maison de planteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-20, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-24, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Guesthouse à Sugar Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-19, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-19, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Le port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-16, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-18, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat de Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-20, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-11, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Péninsule : Projet d'aménagement touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-12, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-18, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Habitation traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-7, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-8, Netherlands Antilles. 1990</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Plage de Deep bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-4, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-11, Caracas, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Buckleys : Champ en friches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-15, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-3, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-60, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2374-8, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-22, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-7, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Vue en direction du volcan Chances peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-12, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-15, Caracas, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque, frontière avec la Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-8, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-14, Venezuela. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 4/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-19, Venezuela. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Avenue Libertador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-14, Caracas, Venezuela. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Partie de cricket</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-17, Montserrat. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Blackburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-14, Montserrat. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Galley bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-6, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Beachcomber : Base de l'US Air Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-2, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Niévès : Nevis peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-13, Saint Kitts and Nevis. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Rue de Basseterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-8, Saint Kitts and Nevis. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Usine à sucre en ruines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-17, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Habitat précaire à Sugar Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-21, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-13, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-6, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Ancienne usine à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-16, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Résidences touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-13, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Le port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-9, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Péninsule : Projet d'aménagement touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-12, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-6, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Mérida : Lotissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-1, Mérida, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-6, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Zone piétonne de magasins en duty free et commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-1, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-2, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539653v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Activité portuaire à Pointe-à-Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-61, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-8, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Vue en direction de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-10, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-13, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Habitation traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-11, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-17, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Long bay, vue depuis Indian Town point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-3, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-14, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Collins Dam : Cultures vivrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-14, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-16, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 1/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-16, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-1, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat de Bolívar : Tombe amérindienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-21, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-1, Mérida, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-22, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-61, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-9, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-9, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Champs de canne à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-2, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-60, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-63, Pointe-à-Pitre, France. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-14, Caracas, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01578711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Usine à sucre : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-4, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-19, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Le mont Scenery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-2, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-8, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Baie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-7, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-14, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Publicité pour de la surveillance privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-13, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-4, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District fédéral de Caracas : Caracas : Musée des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-16, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-7, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Tarentule dans la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-13, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-12, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 2/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-17, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-15, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Ancienne école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-10, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-17, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Mary : Plage de Jolly Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-8, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-22, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Saint-Martin : Marigot : Association des immigrés haïtiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-66, Marigot, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-15, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-15, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-9, Netherlands Antilles. 1990</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque, frontière avec la Colombie : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-12, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-2, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Philipsburg : Bateaux de croisière touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-11, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-65, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-4, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-3, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Cove Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-3, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-9, Anguilla. 1990</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Affluent de l'Orénoque : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-11, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-62, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-10, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-5, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Collins Dam : Elevage de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-18, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...2705 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539945v1</w:t>
-              </w:r>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">medihal-01526747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId392"/>
+      <w:footerReference w:type="default" r:id="rId393"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21592,51 +21601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRG.2025.2.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234123v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiltat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tirard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11788-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05220491v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tarnus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10037-025-00248-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04482242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Blaga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108284" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04495151v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0064" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198385v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rakotosamimanana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiarivony Ravaoarimanga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Esther Rajerison" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011538" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834159v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lherminez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0802" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166720v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;lyne Ramamonjisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11101-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447794v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy-Giner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moncada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321944v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11061-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979443v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10528" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01502926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Zellweger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005471" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389910v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151940v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14205" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796503v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-34" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cruse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686053v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03812008v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464093v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehecq Js Lajoie G" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244149v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fohr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812154v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.7223" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.594" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172397v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337189v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172396v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336284v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005228v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005227v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005689v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Godard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benjamin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007522v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006150v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006113v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516094v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516096v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516095v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525013v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390237v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083472v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Dehecq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243758v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243759v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846951v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161669v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846954v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083493v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161498v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714569v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334631v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294988v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rakotomanana" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295002v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwaa Aabid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Truong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevalier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160970v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624342v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Theodat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243967v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Th&#233;odat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005226v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007526v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114388v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruse Romain" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346193v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897073v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389911v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160978v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875572v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240686v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827389v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669796v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526168v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462734v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462662v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007575v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006111v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005501v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005688v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005692v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849508v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078215v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240662v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240669v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240569v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006995v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542717v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542279v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541515v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525981v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541924v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534947v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541906v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526185v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541912v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540784v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534936v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534920v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539986v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534967v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534915v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542082v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541918v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541797v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540775v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542714v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534956v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534963v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542360v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542720v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542709v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541522v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525206v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525194v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534941v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526040v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526016v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526049v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526008v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542366v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525219v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525191v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540687v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525182v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541802v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525978v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541379v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542700v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541892v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526173v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541528v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540584v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541846v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526181v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526179v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525185v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534951v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534944v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540008v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540001v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541861v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541886v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542698v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534929v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541535v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526052v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525222v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541543v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541377v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525085v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543166v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526737v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542800v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542794v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543298v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539709v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542832v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525160v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539586v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539583v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539675v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539658v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539562v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539844v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539932v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525092v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539858v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539653v2" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542743v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539719v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526062v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542816v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543203v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543064v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543110v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539670v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539559v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525088v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539853v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525140v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525179v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525129v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526743v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542745v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526086v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535657v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525079v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526072v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539552v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539568v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539839v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539726v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534913v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542806v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525143v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543259v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01578711v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539663v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539846v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539728v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535661v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535653v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543131v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542811v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542839v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543291v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525081v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543107v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543135v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539571v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539715v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526095v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543128v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526855v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539945v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526711v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526710v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526747v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRG.2025.2.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiltat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tirard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05220491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tarnus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10037-025-00248-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04495151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rakotosamimanana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiarivony Ravaoarimanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Esther Rajerison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04482242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Blaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108284" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lherminez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;lyne Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11061-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11101-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy-Giner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moncada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10528" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01502926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Zellweger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cruse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-34" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03812008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehecq Js Lajoie G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fohr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.7223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.594" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benjamin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Dehecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rakotomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwaa Aabid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Truong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Theodat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Th&#233;odat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruse Romain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006995v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526185v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542360v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541866v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526040v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526016v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526049v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541797v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542711v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539986v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534936v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541846v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526179v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540008v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541346v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541861v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542698v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542794v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539552v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539839v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535657v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526743v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526086v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525155v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525150v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525136v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543259v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539578v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525179v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543064v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543110v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542816v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525092v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539675v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525160v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539556v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539844v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539719v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539653v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526067v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539663v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539846v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543131v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543291v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01578711v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535661v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526707v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526730v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542811v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542839v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543107v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539571v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526095v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526710v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543096v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526747v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>