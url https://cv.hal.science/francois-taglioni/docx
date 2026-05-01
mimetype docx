--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -518,464 +518,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05220491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Indoor Air Quality Perception in Built Cultural Heritage in Times of Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina Camelia Ilies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigore Vasile Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahodirhon Safarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Ilies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucian Blaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (10), pp.8284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15108284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mener une thèse de géographie en Cifre au sein d’un projet de recherche pluridisciplinaire et multi-partenarial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Moppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 753 (5), pp.64-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.753.0064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socioenvironmental determinants as indicators of plague risk in the central highlands of Madagascar: Experience of Ambositra and Tsiroanomandidy districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masiarivony Ravaoarimanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minoarisoa Esther Rajerison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (9), pp.e0011538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0011538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Dorina Camelia Ilies</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les chemins de pêcheurs de la côte ouest à l’île de La Réunion : problématique d’accès et valeur commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Lherminez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grigore Vasile Herman</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germanaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de Recherches de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8, pp.25-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1009,51 +1009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of plague in Madagascar: a description of two hotspot districts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josélyne Ramamonjisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanjasoa Rakotomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
@@ -1143,51 +1143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Socio-Spatial Determinants on Knowledge, Attitudes and Practices Related to the Plague in Populations Living in Endemic Areas in the Central Highlands of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2119,243 +2119,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The influenza A (H1N1) pandemic in Reunion Island: knowledge, perceived risk and precautionary behaviour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cartoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koussay Dellagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dalban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Fianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2334-13-34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00796503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Is Surinam a Carribean Island like the others ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cruse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Atlas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244081v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">inserm-00796503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insularity, Political Status and Small Insular Spaces</w:t>
               </w:r>
@@ -2564,615 +2564,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mayotte s'ancre dans la république française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sur le vif 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse du contexte urbain dans l'apparition de foyers d'arboviroses transmis par Aedes albopictus à La Réunion : exemple du Chikungunya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dehecq Js Lajoie G</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medecine Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00464093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">François Taglioni</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'environnement socio-spatial comme facteur d'émergence des maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Sur le vif 2009</w:t>
+              <w:t xml:space="preserve">, 2009, 9, http://echogeo.revues.org/index11168.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Taglioni</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du contexte urbain dans l'apparition de foyers d'arboviroses transmis par Aedes albopictus à La Réunion : exemples du Chikungunya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Dehecq</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Baville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medecine Tropicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (4), 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'île d'Anjouan figure de la balkanisation de l'archipel des Comores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 9, http://echogeo.revues.org/index11168.html</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, Sur le vif 2008, https://journals.openedition.org/echogeo/7223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.7223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...141 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les petits espaces insulaires au cœur des revendications frontalières maritimes dans le monde</w:t>
+                <w:t xml:space="preserve">La périphéricité : du concept au lobby politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10.4000/espacepolitique.732. </w:t>
+              <w:t xml:space="preserve">, 2007, Les périphéries de l'Union Européenne, 2, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.732⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00173121v1</w:t>
+                <w:t xml:space="preserve">halshs-00172398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La périphéricité : du concept au lobby politique</w:t>
+                <w:t xml:space="preserve">Les petits espaces insulaires au cœur des revendications frontalières maritimes dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Les périphéries de l'Union Européenne, 2, 8 p. </w:t>
+              <w:t xml:space="preserve">, 2007, 10.4000/espacepolitique.732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00172398v1</w:t>
+                <w:t xml:space="preserve">halshs-00173121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les petits espaces insulaires au cœur des revendications frontalières maritimes dans le monde</w:t>
               </w:r>
@@ -3290,165 +3290,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00337189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les petits espaces insulaires face à la variabilité de leur insularité et de leur statut politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 652, pp.664-687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00172396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Chronique d'une catastrophe sanitaire, économique et sociale. L'île de La Réunion face au Chikungunya »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infogéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00336284v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00172396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les revendications séparatistes et autonomistes au sein des États et territoires mono- et multi-insulaires Essai de typologie</w:t>
               </w:r>
@@ -3842,191 +3842,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mayotte et La Réunion dans l'océan Indien : entre intégration et marginalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 105, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La frontiere d'acqua, posta in gioco nel bacino caraibico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limes - rivista italiana di geopolitica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 2, pp.177-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005746v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les limites ethno-sociales du &amp;quot;miracle&amp;quot; économique mauricien</w:t>
               </w:r>
@@ -5293,165 +5293,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vulnérabilité sanitaire des territoires insulaires du sud-ouest de l'océan Indien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les petits espaces insulaires face à la durabilité de leur développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les petites îles : pionnières du développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire du littoral, Oct 2015, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240806v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01390236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information, sur-information, désinformation : les méandres de la recherche de l’information spécialisée.</w:t>
               </w:r>
@@ -6216,385 +6216,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sciences sociales et la santé dans les outre-mers français .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international La géographie de la santé en France en 2011, quelles formations, quelles applications ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Organisateur principal d'un séminaire international sur &amp;quot; Prévention des risques sanitaires à La Réunion, Mayotte et dans les petits espaces insulaires .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche organisée dans le cadre de l'Observatoire des sociétés de l'océan Indien (O.S.O.I.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, La réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandémie grippale par le virus H1N1 à La Réunion : analyse des perceptions et des comportements face au risque épidémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cartoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les professionnels de la santé parlent aux professionnels des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Denis de La Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les situations sanitaires et sociales à La Réunion et Mayotte : quelles répercussions sur le développement humain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires ultramarins de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie (FIG) - "L'Afrique plurielle : paradoxes et ambitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243776v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00846951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le phénomène urbain en milieu insulaire</w:t>
               </w:r>
@@ -7259,51 +7259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-environmental features associated with plague risk in rural plague foci in the Central Highlands of Madagascar: experience of the Ambositra and Tsiroanomandidy districts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7380,51 +7380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Epidemiological Context on Knowledge, Attitudes and Practices Related to Plague in Population Living in Endemic Areas in the Central Highlands, Madagascar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7600,51 +7600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative study to understand population’s perception on plague after 2017 epidemic, Antananarivo, Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitraka Rakotosamimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiarella Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8031,171 +8031,171 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Karthala, pp.448, 2005, Hommes et sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dynamiques contemporaines des petits espaces insulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, 439 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00934388v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique des Petites Antilles</w:t>
               </w:r>
@@ -9749,242 +9749,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les méditerranées eurafricaine et américaine : essai de comparaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A-L. Sanguin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mare Nostrum, dynamiques et mutations géopolitiques de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.73-92, 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Départements Français d'Amérique et la République d'Haïti : poussières d'empires isolées dans la non-francophonie Caraïbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La francophonie panaméricaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Saint-Boniface, pp.341-362, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Caribbean Regional Integration: What Developments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stephen Calleya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">regionalism in the post-cold war world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asghate Publishing Limited, pp.211-231, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005747v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et insularité : l'exemple des Petites Antilles</w:t>
               </w:r>
@@ -10898,10563 +10898,11183 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image (159)</w:t>
+        <w:t xml:space="preserve">Image (169)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grande Terre. Pointe des Châteaux (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606014v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fromager, arbre typique des Antilles (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Désirade, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse Terre. Baie des Saintes (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport collectif (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse Terre. Baie des Saintes vue du Fort Napoléon, avec le Chameau, le plus haut sommet de l'île (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panneau de rue (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse Terre. Pain de Sucre des Saintes (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse Terre. Eboulement (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basse Terre. Plage Deshaies (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Basse Terre, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grande Terre. La Désirade vue de la Pointe des Châteaux (Guadeloupe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Désirade, Guadeloupe. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 2/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-46, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vue sur le plan en damier de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-38, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Marché traditionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-21, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Décharge sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-42, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Construction d'un lycée et d'une bibliothèque co-financée par la CEE sur le Morne Fortune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-36, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Carnaval des enfants, thème religieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-36, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Raffinerie de pétrole, vue depuis le Fort Nassau : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-19, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Marché aux fleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-33, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Saint-Pierre : La montagne Pelée (1397m), vue depuis le morne Rouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-53, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Agent de la circulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-34, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier en cours de rénovation : Prise de vue 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-17, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01540784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Eglise de Baños</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-37, Cuenca, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Habitation coloniale en bord du rio Tomebamba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-35, Cuenca, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Centre islamique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-13, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Végétation : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-23, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-11, Quito, Ecuador. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-16, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 1/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-14, Netherlands Antilles. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Habitat colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-32, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Dennery : Vallée de Mabouya : Bâtiment du projet de développement rural financé par la CEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-37, Saint Lucia. 1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 3/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-47, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Cathédrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-17, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vallée au pied de Baños</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-43, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Roseau : Locaux du projet de diversification agricole (ancienne usine de conditionnement de bananes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-39, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Place San Fransisco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-22, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Nouveaux bâtiments du gouvernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-31, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Bateaux anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-29, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-39, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Avenue Rio Amazonas, vendeurs ambulants de produits d'artisanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-30, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Les Grands Fonds : Vache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-9, Guadeloupe. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Zone commerciale en duty free financée par la CEE, sur la pointe Séraphine : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-41, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Paysage dans les Grands Fonds : Prise de vue 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-10, Guadeloupe. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Zone commerciale en duty free financée par la CEE, sur la pointe Séraphine : Prise de vue 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-40, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Champ de tomates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-40, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Habitation d'un rasta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-33, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Vue en direction de la rade de Castries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-28, Barbados. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier du Panecillo : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-15, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01540687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : La Barbade : Paroisse Saint Michael : Bridgetown : Siège de la Barclays Bank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-26, Barbados. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 1/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-27, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Siège de la délégation de la CEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-21, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Végétation : Prise de vue 1/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-22, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Siège du parti révolutionnaire équatorien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-26, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01541797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Vue en direction du volcan Tungurahua (5016m)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-44, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Parc naturel de Cajas : Prise de vue 1/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-45, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Sans-abri décédé, près de l'église Santo Domingo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-16, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01540775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-37, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier du Panecillo : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-14, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-35, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Lavandières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-32, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-13, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Fort-de-France : Bibliothèque Schœlcher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-25, Fort-de-France Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-23, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Source chaude et bains thermaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-42, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-11, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Roseau : Projet de diversification agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-38, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-16, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Immeuble en construction et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-23, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-14, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Siège de l'OECO (Organisation des États de la Caraïbe orientale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-35, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-32, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Amériendiens mendiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-20, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-37, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-28, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-14, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Saint-Pierre : La montagne Pelée (1397m)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-40, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-38, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Martinique : Fort-de-France : Vue en direction de la baie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-36, Fort-de-France, Martinique. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-35, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : La Barbade : Paroisse Saint Michael : Bridgetown : Sans-abri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-27, Barbados. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-23, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Pont reliant les deux parties de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-20, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-20, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Raffinerie de pétrole, vue depuis le Fort Nassau : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-18, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-42, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier colonial, vue en direction de la vierge du Panecillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-13, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-25, Fort-de-France Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Église Santo Domingo dans le quartier colonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-12, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-32, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01540001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier en cours de rénovation : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-18, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-28, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province d'Azuay : Cuenca : Vente du plat national dans la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-31, Cuenca, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-40, Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier riche, maison d'architecte : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-29, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221232-36, Fort-de-France, Martinique. 1992</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Fin de journée sur un marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-25, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-27, Barbados. 1992</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Quartier colonial, basilique du Vœux National en arrière-plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-19, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-20, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province de Pichincha : Quito : Fête foraine sur la place San Fransisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-24, Quito, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-18, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01541535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Paysage dans les Grands Fonds : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-23, Guadeloupe. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-13, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Équateur : Province du Tungurahua : Baños : Fabrication artisanale du caramel au miel (spécialité locale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-41, Baños, Ecuador. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-12, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Bateau de la marine hollandaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-24, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-18, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Marché couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-30, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-31, Cuenca, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Sainte-Lucie : District de Castries : Castries : Arrêt de bus en fin de journée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-34, Saint Lucia. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-29, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Curaçao : Willemstad : Habitations traditionnelles hollandaises : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-15, Netherlands Antilles. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-25, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01534929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint-Georges : Spanish Point : Palmier royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-11, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-19, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 3/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-18, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-24, Quito, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Fort Oranje</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-8, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-23, Guadeloupe. 1992</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Vue aérienne en direction du centre-ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-11, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM23142-41, Baños, Ecuador. 1992</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Pic Bolívar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-3, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-24, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Llanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2374-8, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-30, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Paul : English Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-7, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-34, Saint Lucia. 1992</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Avenue México</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-15, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-15, Netherlands Antilles. 1992</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Blackburne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-14, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-11, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Galley bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-6, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-18, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Beachcomber : Base de l'US Air Force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-2, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-8, Netherlands Antilles. 1990</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Niévès : Nevis peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-13, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-11, Caracas, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Rue de Basseterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-8, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-3, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Usine à sucre en ruines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-17, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2374-8, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Habitat précaire à Sugar Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-21, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-7, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Hôtel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-6, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-15, Caracas, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Ancienne usine à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-16, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Résidences touristiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-13, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Le port</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-9, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Péninsule : Projet d'aménagement touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-12, Saint Kitts and Nevis. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Mérida : Lotissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-1, Mérida, Venezuela. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Zone piétonne de magasins en duty free et commerces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-1, Antigua and Barbuda. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539653v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Activité portuaire à Pointe-à-Pitre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-61, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Rue de Saint John's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-10, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-9, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Usine à sucre : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-5, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Habitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-12, France. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Philipsburg : Une des rues principales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-12, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01534913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Cordillère des Andes : Venezuela : Etat de Mérida : Vue en direction de Mérida depuis le pic Bolívar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-2, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Anguilla : Hôtel Anguilla Guest House, financée par la CEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-9, Anguilla. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Forteresse de Brimstone Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-3, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01535657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Immeuble administratif détruit par le cyclone Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-9, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Bureau philatélique détruit par le cyclone Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-15, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Quartier insalubre réhabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-65, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Rue commerçante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-62, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque : Prise de vue 2/2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-10, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Présence militaire dans le centre-ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-12, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : La marina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-64, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Fort Bay : Centre de plongée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-6, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Eglise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-5, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Vue en direction de la péninsule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-1, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01535645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Campagne de prévention contre le SIDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-18, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Ancienne maison de planteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-20, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Guesthouse à Sugar Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-19, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Le port</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-16, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat de Bolívar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-20, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Péninsule : Projet d'aménagement touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-12, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Habitation traditionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-7, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Plage de Deep bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-4, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Buckleys : Champ en friches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-15, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-60, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01526062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Banque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-22, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Vue en direction du volcan Chances peak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig – Cote AM22122-12, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque, frontière avec la Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-8, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 1/3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-14, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 4/4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-19, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01543203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Avenue Libertador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-14, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01542816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Paroisse Saint Anthony : Plymouth : Partie de cricket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-17, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01525140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-14, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-9, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-6, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 1/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-16, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-2, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District fédéral de Caracas : Caracas : Musée des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-16, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-13, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 3/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-22, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-8, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat de Bolívar : Tombe amérindienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-21, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-17, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Champs de canne à sucre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-2, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-21, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Usine à sucre : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-4, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-6, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01535661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Territoires britanniques d'outre-mer : Montserrat : Vue en direction de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-10, Montserrat. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-16, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01525081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Collins Dam : Cultures vivrières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-14, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-13, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Le mont Scenery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-2, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-9, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Guadeloupe : Grande-Terre : Pointe-à-Pitre : Le marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-63, Pointe-à-Pitre, France. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-12, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01578711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saint-Eustache : Oranjestad : Baie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-7, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2371-1, Mérida, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : District capitale de Caracas : Caracas : Publicité pour de la surveillance privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2372-13, Caracas, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-1, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01542811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint John : Saint John's : Habitation traditionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-11, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-61, Pointe-à-Pitre, Guadeloupe. 1990</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Long bay, vue depuis Indian Town point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-3, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22122-10, Montserrat. 1990</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Tarentule dans la forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-13, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-11, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Yanomami : Prise de vue 2/4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-17, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-3, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Saint-Christophe-et-Niévès : Saint-Christophe : Saint-George Basseterre : Basseterre : Ancienne école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-10, Saint Kitts and Nevis. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-14, Antigua and Barbuda. 1990</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Mary : Plage de Jolly Harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-8, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-16, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01539715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : France : Saint-Martin : Marigot : Association des immigrés haïtiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-66, Marigot, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-21, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Village amérindien Piaroa : Prise de vue 2/3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-15, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-22, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : L'Orénoque, frontière avec la Colombie : Prise de vue 2/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-12, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-9, Venezuela. 1990</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Philipsburg : Bateaux de croisière touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-11, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-2, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Windwarside : Banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-4, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM221231-63, Pointe-à-Pitre, France. 1990</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Pays-Bas : Saba : Cove Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-3, Netherlands Antilles. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22131-4, Saint Kitts and Nevis. 1990</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique du Sud : Venezuela : Etat d'Amazonas : Affluent de l'Orénoque : Prise de vue 1/2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM2373-11, Venezuela. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-2, Netherlands Antilles. 1990</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01543096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Royaume des Pays-Bas : Saint-Martin : Aéroport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-10, Saint Martin. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22124-7, Netherlands Antilles. 1990</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01526747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amérique : Antilles : Antigua-et-Barbuda : Antigua : Paroisse Saint Philip : Collins Dam : Elevage de bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. UMR 8586 Prodig - Cote AM22132-18, Antigua and Barbuda. 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...989 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01539945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId393"/>
+      <w:footerReference w:type="default" r:id="rId403"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -21601,51 +22221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRG.2025.2.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiltat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tirard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05220491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tarnus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10037-025-00248-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04495151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0064" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198385v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rakotosamimanana" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiarivony Ravaoarimanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Esther Rajerison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04482242v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Blaga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108284" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lherminez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;lyne Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11061-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11101-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy-Giner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moncada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10528" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01502926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Zellweger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244081v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cruse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-34" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03812008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464093v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehecq Js Lajoie G" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464097v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fohr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.7223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.732" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.594" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336284v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005746v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005745v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Godard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benjamin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240806v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390236v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Dehecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846954v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083493v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161669v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846951v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rakotomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwaa Aabid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Truong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Theodat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Th&#233;odat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005226v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruse Romain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005691v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005747v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006995v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542279v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541515v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525981v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541924v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534947v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541906v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526185v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541912v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540784v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542709v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526004v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541522v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525206v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542360v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541866v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526040v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526016v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526049v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526008v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525191v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540687v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541802v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534956v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534963v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541797v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542711v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542714v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540775v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542082v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541918v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534915v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534967v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539986v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534936v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534920v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525993v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541379v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542700v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526173v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541892v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541846v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526181v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526179v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525185v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534951v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540008v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540001v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541346v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541886v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541861v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541377v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526052v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542698v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534972v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525201v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525222v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534929v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525085v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543166v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526737v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542800v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542794v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539709v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542832v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539726v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539568v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539552v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539839v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542745v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525079v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535657v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526743v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525129v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526086v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526072v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543090v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542806v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526078v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526722v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535645v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525143v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525155v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525150v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525136v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543259v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539578v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539559v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539853v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525179v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525088v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543064v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543110v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543203v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542816v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525140v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525092v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539675v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539658v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539586v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539562v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539932v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525160v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539556v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539858v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539844v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539719v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539583v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542743v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539653v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526067v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539663v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539846v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543131v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543291v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543295v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543070v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535653v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01578711v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535661v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526707v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526730v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542811v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542839v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543107v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539571v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539715v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526095v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543103v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526855v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526711v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526710v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543096v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526747v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539945v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486606v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Aabid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taglioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/RRG.2025.2.11" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4v" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05234123v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guiltat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tirard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Payet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-11788-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05220491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holstein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tarnus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10037-025-00248-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04482242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Camelia Ilies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigore Vasile Herman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahodirhon Safarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Ilies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Blaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15108284" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04495151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0064" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198385v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitraka Rakotosamimanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masiarivony Ravaoarimanga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Esther Rajerison" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanjasoa Rakotomanana" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0011538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Lherminez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0802" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321944v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;lyne Ramamonjisoa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11061-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaomalala Raharimanga" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-11101-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447794v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tandrayen-Ragoobur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Lamy-Giner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moncada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26171/carnets-oi_0508" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebigre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Decoudras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marrou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Teurlai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2018.12.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909699v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ognard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/com.10528" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01502926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M. Zellweger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Mercier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0005471" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389910v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14205" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00796503v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cartoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koussay Dellagi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dalban" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-13-34" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244081v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cruse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686053v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03812008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Dehecq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11168" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dehecq Js Lajoie G" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01244149v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lajoie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baville" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fohr" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.7223" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.594" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.732" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172397v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337189v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172396v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336284v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005583v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337188v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005227v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005507v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Godard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Benjamin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005746v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007522v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006150v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007523v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007527v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524988v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04516095v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04524974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525019v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525023v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04525013v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390237v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390238v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390236v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083482v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Redon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083472v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Dehecq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240732v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083486v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160992v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243759v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243758v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846951v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846954v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083493v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243776v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243775v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161481v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161470v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161476v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161498v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714569v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne P&#233;barthe-D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334631v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168265v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoarisoa Rajerison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rakotomanana" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwaa Aabid" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Truong" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiarella Mattern" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Rakotomanana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Raboanary" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chevalier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160970v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624342v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Theodat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243967v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Th&#233;odat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934388v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114388v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruse Romain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346193v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389911v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875572v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669796v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526814v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00526168v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462734v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462662v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006111v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005229v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005501v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005692v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005691v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005747v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007524v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849508v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00078215v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240662v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240669v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240569v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240781v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240519v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160987v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006995v3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606014v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05605996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606006v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606013v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606004v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05606008v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05605993v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542717v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541515v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526018v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525981v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541924v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534947v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541906v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541912v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540784v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542082v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541918v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534915v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539986v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534920v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525993v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534941v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526004v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541522v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525206v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525194v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542360v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526040v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526016v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526049v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526008v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542366v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525219v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525191v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540687v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525182v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541802v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534956v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534963v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542711v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542714v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540775v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540584v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541892v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526173v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542700v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525999v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525978v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541379v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541846v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526181v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526179v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525185v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534951v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540008v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01540001v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541346v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541886v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541861v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541543v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541377v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01541535v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526052v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542698v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525201v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525222v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525085v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543166v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526737v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542800v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542794v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543298v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539709v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542832v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525092v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539658v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539586v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539562v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539932v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525160v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539556v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539858v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539844v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539719v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539583v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539653v2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526067v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539726v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539568v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539552v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539839v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01534913v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542745v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525079v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535657v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526743v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526086v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526072v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543090v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542806v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526078v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526726v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526722v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535645v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525143v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525155v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525150v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525136v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543259v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539559v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539670v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539853v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525179v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525088v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543064v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543110v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543203v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542816v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525140v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543070v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543131v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542839v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543295v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543291v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535653v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01535661v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01525081v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526707v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01578711v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526730v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01542811v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539728v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539663v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543107v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543135v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539571v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539715v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526095v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543128v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543103v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526855v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526711v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526710v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01543096v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01526747v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01539945v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>