--- v0 (2026-03-21)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Taïani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case early-stopping latency of synchronous byzantine reliable broadcast: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-024-00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GoldFinger: Fast & Approximate Jaccard for Efficient KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461-11475. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2022.3232689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1672-1686. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2889688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Want to scale in centralized systems? Think P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-015-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSSIPKIT: A Unified Component Framework for Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.123-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2013.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Rollback Netcodes for Robust and Real-Time Client-Server Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queries, Representation &amp; Detection: The Next 100 Model Fingerprinting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2025 - 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States. pp.16817-16825, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition Detection in Byzantine Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024 - IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jersey City, NJ, United States. pp.139-150, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORSE: Ultra-low latency workloads on FaaS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Barbe Thystere Mvondo Djob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2024 - 25th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association For Computing Machinery, Dec 2024, Hong Kong, Hong Kong SAR China. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652892.3700784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under manipulations, are some AI models harder to audit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning (SaTML 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Relaxed Active Fairness Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2023 - 21e Rencontres des Jeunes Chercheurs en Intelligence Artificiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2021 - IEEE 37th International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Chania, Greece. pp.2027-2032, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE51399.2021.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Internet-Scale Convolutional Root-Cause Analysis with DiagNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - The 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Portland / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PnyxDB: a Lightweight Leaderless Democratic Byzantine Fault Tolerant Replicated Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th IEEE International Symposium on Reliable Distributed Systems (SRDS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2020 - 21st ACM/IFIP International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft (virtual), Netherlands. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423211.3425685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagSys: network and third-party web-service monitoring from the browser's perspective (industry track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - ACM/IFIP Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429357.3430520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller, Faster & Lighter KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '20 - The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Taipei Taiwan, France. pp.1060-1070, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Set-Constrained Delivery Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2019 - International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Neuchâtel, Switzerland. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkle Search Trees: Efficient State-Based CRDTs in Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2019 - 38th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Strong Consistency on Fog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301419.3323969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2019 - 35th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Macao, China. pp.1738-1741, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2019.00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobody cares if you liked Star Wars: KNN graph construction on the cheap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.419-431, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkler: A probabilistic dissemination protocol to provide fluid user interaction in multi-device ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2018.8444577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADE: Reliable Distributed Session Handoff for Continuous Interaction across Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.244-254, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Gap: Autonomous Detection of Partitioned MANET Systems using Opportunistic Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2018 - 37th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Salvador, Brazil. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2018.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Past on the Geo-Aware State Deployment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2018 - 19th IEEE International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades: Distributed Structural Invariants at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIFF: un algorithme de construction de graphe KNN générique, rapide et évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament: A Cohort Construction Service for Decentralized Collaborative Editing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.146-16, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Partial Replication in Distributed Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Wireless Days Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.54 - 59, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Collision-Free and Conflict-Free Communication in General Synchronous Broadcast/Receive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Advanced Information Networking and Applications (AINA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Anti-KNN: Decentralized Computation of k-Furthest-Neighbor Graphs with HyFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.101-114, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agar: A Caching System for Erasure-Coded Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Halalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 - 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament : a cohort construction service for decentralized collaborative editing platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being prepared in a sparse world: the case of KNN graph construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Replication Policies for Dynamic Distributed Transactional Memory in Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware for Edge Clouds &amp; Cloudlets (MECC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3017116.3022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodistribution des tags et des vues dans Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système. Compas'2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariyattu C. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap and Cheerful: Trading Speed and Quality for Scalable Social Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2015, Grenoble, France. pp.138-151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on NETworked sYStems (NETYS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-Cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, INRIA Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual ACM/IFIP/USENIX Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. pp.12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new model for cyber foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Adaptive and Reflective Middleware (ARM 2014), in conjunction with ACM/IFIP/USENIX ACM International Middleware Conference 2014, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene: the Decentralized Data Shape That Never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE 34th International Conference on Distributed Computing Systems (ICDCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madrid, Spain. pp.288 - 297, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2014.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Vocabularies in Programmer Sociolects (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Jackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ellert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rayson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPIG 2014 - 25th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology of Programming Interest Group (PPIG), Jun 2014, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Views to Tags Distribution in Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Complex Distributed Platforms: A Report From the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Automated Specification and Verification of Web Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff-Edge Consensus: Agreeing on the Precipice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel Computing Technologies (PaCT-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, St. Petersburg, Russia. pp.51-64, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39958-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content and Geographical Locality in User-Generated Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SIGMM International Workshop on Network and Operating Systems Support for Digital Audio and Video (NOSSDAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, ON, Canada. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2229087.2229109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology: Modular Georecommendation in Gossip-Based Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Isaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tirado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Componentisation: High-level (Re)configurable Programming for Evolving Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges in Adaptive Fault Tolerant Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Systems - 6th International Conference, NETYS 2018, Essaouira, Morocco, May 9-11, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Podelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Podelski and François Taïani. Springer, 11028, 2019, Lecture Notes in Computer Science, 978-3-030-05528-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Applications and Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7891, 2013, Lecture Notes in Computer Science, 978-3-642-38540-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Probability Tracking of LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spores: Stateless Predictive Onion Routing for E-Squads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Buchegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation: Programming decentralised social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9218, INRIA Rennes - Bretagne Atlantique; INRIA - IRISA - PANAMA; Université de Rennes 1; EPFL; Mediego. 2018, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication and Local Memory Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2035, IRISA; Université de Rennes 1. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressively fast and efficient KNN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University Saint Etienne. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE: 1 Billion Edges and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0454, Inria Rennes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Geography of Tags in Youtube Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0461, IRISA, Inria Rennes; INRIA. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2022, IRISA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Models for Assessment & Assurance of Dependability, Security and Privacy in the Eternal CONNECTed World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Chiaradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Di Giandomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinisca Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité dans les architectures multi-niveaux : application aux systèmes tolérant les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions to The Programming of Large-Scale Distributed Systems: Mechanisms, Abstractions, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Taïani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case early-stopping latency of synchronous byzantine reliable broadcast: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-024-00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GoldFinger: Fast & Approximate Jaccard for Efficient KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461-11475. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2022.3232689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1672-1686. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2889688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Want to scale in centralized systems? Think P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-015-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSSIPKIT: A Unified Component Framework for Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.123-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2013.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Rollback Netcodes for Robust and Real-Time Client-Server Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queries, Representation &amp; Detection: The Next 100 Model Fingerprinting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2025 - 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States. pp.16817-16825, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition Detection in Byzantine Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024 - IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jersey City, NJ, United States. pp.139-150, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under manipulations, are some AI models harder to audit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning (SaTML 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORSE: Ultra-low latency workloads on FaaS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Barbe Thystere Mvondo Djob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2024 - 25th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association For Computing Machinery, Dec 2024, Hong Kong, Hong Kong SAR China. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652892.3700784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Relaxed Active Fairness Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2023 - 21e Rencontres des Jeunes Chercheurs en Intelligence Artificiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Internet-Scale Convolutional Root-Cause Analysis with DiagNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - The 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Portland / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2021 - IEEE 37th International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Chania, Greece. pp.2027-2032, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE51399.2021.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PnyxDB: a Lightweight Leaderless Democratic Byzantine Fault Tolerant Replicated Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th IEEE International Symposium on Reliable Distributed Systems (SRDS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2020 - 21st ACM/IFIP International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft (virtual), Netherlands. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423211.3425685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagSys: network and third-party web-service monitoring from the browser's perspective (industry track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - ACM/IFIP Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429357.3430520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller, Faster & Lighter KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '20 - The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Taipei Taiwan, France. pp.1060-1070, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Set-Constrained Delivery Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2019 - International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Neuchâtel, Switzerland. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkle Search Trees: Efficient State-Based CRDTs in Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2019 - 38th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Strong Consistency on Fog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301419.3323969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2019 - 35th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Macao, China. pp.1738-1741, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2019.00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobody cares if you liked Star Wars: KNN graph construction on the cheap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.419-431, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkler: A probabilistic dissemination protocol to provide fluid user interaction in multi-device ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2018.8444577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADE: Reliable Distributed Session Handoff for Continuous Interaction across Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.244-254, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Gap: Autonomous Detection of Partitioned MANET Systems using Opportunistic Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2018 - 37th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Salvador, Brazil. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2018.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Past on the Geo-Aware State Deployment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2018 - 19th IEEE International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades: Distributed Structural Invariants at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIFF: un algorithme de construction de graphe KNN générique, rapide et évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament: A Cohort Construction Service for Decentralized Collaborative Editing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.146-16, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Partial Replication in Distributed Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Wireless Days Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.54 - 59, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Collision-Free and Conflict-Free Communication in General Synchronous Broadcast/Receive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Advanced Information Networking and Applications (AINA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agar: A Caching System for Erasure-Coded Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Halalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 - 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Anti-KNN: Decentralized Computation of k-Furthest-Neighbor Graphs with HyFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.101-114, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being prepared in a sparse world: the case of KNN graph construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament : a cohort construction service for decentralized collaborative editing platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Replication Policies for Dynamic Distributed Transactional Memory in Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware for Edge Clouds &amp; Cloudlets (MECC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3017116.3022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodistribution des tags et des vues dans Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système. Compas'2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariyattu C. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap and Cheerful: Trading Speed and Quality for Scalable Social Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2015, Grenoble, France. pp.138-151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-Cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, INRIA Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on NETworked sYStems (NETYS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual ACM/IFIP/USENIX Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. pp.12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new model for cyber foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Adaptive and Reflective Middleware (ARM 2014), in conjunction with ACM/IFIP/USENIX ACM International Middleware Conference 2014, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene: the Decentralized Data Shape That Never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE 34th International Conference on Distributed Computing Systems (ICDCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madrid, Spain. pp.288 - 297, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2014.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Vocabularies in Programmer Sociolects (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Jackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ellert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rayson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPIG 2014 - 25th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology of Programming Interest Group (PPIG), Jun 2014, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Views to Tags Distribution in Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Complex Distributed Platforms: A Report From the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Automated Specification and Verification of Web Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff-Edge Consensus: Agreeing on the Precipice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel Computing Technologies (PaCT-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, St. Petersburg, Russia. pp.51-64, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39958-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content and Geographical Locality in User-Generated Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SIGMM International Workshop on Network and Operating Systems Support for Digital Audio and Video (NOSSDAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, ON, Canada. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2229087.2229109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology: Modular Georecommendation in Gossip-Based Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Isaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tirado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Componentisation: High-level (Re)configurable Programming for Evolving Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges in Adaptive Fault Tolerant Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Systems - 6th International Conference, NETYS 2018, Essaouira, Morocco, May 9-11, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Podelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Podelski and François Taïani. Springer, 11028, 2019, Lecture Notes in Computer Science, 978-3-030-05528-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Applications and Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7891, 2013, Lecture Notes in Computer Science, 978-3-642-38540-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Probability Tracking of LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spores: Stateless Predictive Onion Routing for E-Squads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Buchegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation: Programming decentralised social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9218, INRIA Rennes - Bretagne Atlantique; INRIA - IRISA - PANAMA; Université de Rennes 1; EPFL; Mediego. 2018, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication and Local Memory Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2035, IRISA; Université de Rennes 1. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressively fast and efficient KNN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University Saint Etienne. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE: 1 Billion Edges and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0454, Inria Rennes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Geography of Tags in Youtube Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0461, IRISA, Inria Rennes; INRIA. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2022, IRISA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Models for Assessment & Assurance of Dependability, Security and Privacy in the Eternal CONNECTed World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Chiaradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Di Giandomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinisca Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité dans les architectures multi-niveaux : application aux systèmes tolérant les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions to The Programming of Large-Scale Distributed Systems: Mechanisms, Abstractions, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394851v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Niot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3232689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Damaskinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Nitu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2889688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0029-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2013.50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Penzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Barbe Thystere Mvondo Djob" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652892.3700784" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800332v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346860v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE51399.2021.00195" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534888v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonniot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00084" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355778v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429357.3430520" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2019.00032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301419.3323969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2019.00186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704172v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2018.8444577" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2018.00025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518587v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Mittal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resmi Ariyattu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.39" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617211v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_7" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617146v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.97" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017116.3022872" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775032v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariyattu C. Resmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friedman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168137v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814810" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2014.37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rice Jackie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ellert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Genee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678519" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.123" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Porter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39958-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229087.2229109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Carretero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tirado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01489472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dowling" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Buchegger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646730v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081186v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Chiaradonna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antinisca Di Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643729v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Niot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3232689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Damaskinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Nitu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2889688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0029-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2013.50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Penzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Barbe Thystere Mvondo Djob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652892.3700784" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534888v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE51399.2021.00195" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355778v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429357.3430520" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2019.00032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301419.3323969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2019.00186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704172v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2018.8444577" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2018.00025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518587v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Mittal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resmi Ariyattu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.39" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.97" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017116.3022872" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariyattu C. Resmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168137v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friedman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_17" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814810" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2014.37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rice Jackie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ellert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Genee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678519" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.123" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Porter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39958-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229087.2229109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Carretero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tirado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01489472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dowling" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Buchegger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646730v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081186v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Chiaradonna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antinisca Di Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643729v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>