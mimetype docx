--- v1 (2026-04-27)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Taïani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case early-stopping latency of synchronous byzantine reliable broadcast: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-024-00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GoldFinger: Fast & Approximate Jaccard for Efficient KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461-11475. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2022.3232689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1672-1686. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2889688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Want to scale in centralized systems? Think P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-015-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSSIPKIT: A Unified Component Framework for Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.123-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2013.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Rollback Netcodes for Robust and Real-Time Client-Server Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queries, Representation &amp; Detection: The Next 100 Model Fingerprinting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2025 - 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States. pp.16817-16825, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition Detection in Byzantine Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024 - IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jersey City, NJ, United States. pp.139-150, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under manipulations, are some AI models harder to audit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning (SaTML 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORSE: Ultra-low latency workloads on FaaS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Barbe Thystere Mvondo Djob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2024 - 25th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association For Computing Machinery, Dec 2024, Hong Kong, Hong Kong SAR China. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652892.3700784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Relaxed Active Fairness Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2023 - 21e Rencontres des Jeunes Chercheurs en Intelligence Artificiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Internet-Scale Convolutional Root-Cause Analysis with DiagNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - The 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Portland / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2021 - IEEE 37th International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Chania, Greece. pp.2027-2032, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE51399.2021.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PnyxDB: a Lightweight Leaderless Democratic Byzantine Fault Tolerant Replicated Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th IEEE International Symposium on Reliable Distributed Systems (SRDS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2020 - 21st ACM/IFIP International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft (virtual), Netherlands. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423211.3425685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagSys: network and third-party web-service monitoring from the browser's perspective (industry track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - ACM/IFIP Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429357.3430520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller, Faster & Lighter KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '20 - The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Taipei Taiwan, France. pp.1060-1070, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Set-Constrained Delivery Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2019 - International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Neuchâtel, Switzerland. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkle Search Trees: Efficient State-Based CRDTs in Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2019 - 38th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Strong Consistency on Fog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301419.3323969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2019 - 35th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Macao, China. pp.1738-1741, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2019.00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobody cares if you liked Star Wars: KNN graph construction on the cheap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.419-431, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkler: A probabilistic dissemination protocol to provide fluid user interaction in multi-device ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2018.8444577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADE: Reliable Distributed Session Handoff for Continuous Interaction across Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.244-254, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Gap: Autonomous Detection of Partitioned MANET Systems using Opportunistic Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2018 - 37th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Salvador, Brazil. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2018.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Past on the Geo-Aware State Deployment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2018 - 19th IEEE International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades: Distributed Structural Invariants at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIFF: un algorithme de construction de graphe KNN générique, rapide et évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament: A Cohort Construction Service for Decentralized Collaborative Editing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.146-16, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Partial Replication in Distributed Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Wireless Days Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.54 - 59, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Collision-Free and Conflict-Free Communication in General Synchronous Broadcast/Receive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Advanced Information Networking and Applications (AINA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agar: A Caching System for Erasure-Coded Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Halalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 - 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Anti-KNN: Decentralized Computation of k-Furthest-Neighbor Graphs with HyFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.101-114, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being prepared in a sparse world: the case of KNN graph construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament : a cohort construction service for decentralized collaborative editing platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Replication Policies for Dynamic Distributed Transactional Memory in Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware for Edge Clouds &amp; Cloudlets (MECC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3017116.3022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodistribution des tags et des vues dans Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système. Compas'2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariyattu C. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap and Cheerful: Trading Speed and Quality for Scalable Social Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2015, Grenoble, France. pp.138-151, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-Cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, INRIA Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on NETworked sYStems (NETYS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual ACM/IFIP/USENIX Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. pp.12, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new model for cyber foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Adaptive and Reflective Middleware (ARM 2014), in conjunction with ACM/IFIP/USENIX ACM International Middleware Conference 2014, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene: the Decentralized Data Shape That Never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE 34th International Conference on Distributed Computing Systems (ICDCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madrid, Spain. pp.288 - 297, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2014.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Vocabularies in Programmer Sociolects (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Jackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ellert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rayson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPIG 2014 - 25th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology of Programming Interest Group (PPIG), Jun 2014, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Views to Tags Distribution in Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Complex Distributed Platforms: A Report From the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Automated Specification and Verification of Web Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.2, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff-Edge Consensus: Agreeing on the Precipice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel Computing Technologies (PaCT-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, St. Petersburg, Russia. pp.51-64, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39958-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content and Geographical Locality in User-Generated Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SIGMM International Workshop on Network and Operating Systems Support for Digital Audio and Video (NOSSDAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, ON, Canada. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2229087.2229109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology: Modular Georecommendation in Gossip-Based Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Isaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tirado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Componentisation: High-level (Re)configurable Programming for Evolving Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges in Adaptive Fault Tolerant Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Systems - 6th International Conference, NETYS 2018, Essaouira, Morocco, May 9-11, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Podelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Podelski and François Taïani. Springer, 11028, 2019, Lecture Notes in Computer Science, 978-3-030-05528-8. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Applications and Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7891, 2013, Lecture Notes in Computer Science, 978-3-642-38540-7. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Probability Tracking of LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spores: Stateless Predictive Onion Routing for E-Squads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Buchegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation: Programming decentralised social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9218, INRIA Rennes - Bretagne Atlantique; INRIA - IRISA - PANAMA; Université de Rennes 1; EPFL; Mediego. 2018, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication and Local Memory Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2035, IRISA; Université de Rennes 1. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressively fast and efficient KNN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University Saint Etienne. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE: 1 Billion Edges and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0454, Inria Rennes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Geography of Tags in Youtube Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0461, IRISA, Inria Rennes; INRIA. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2022, IRISA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Models for Assessment & Assurance of Dependability, Security and Privacy in the Eternal CONNECTed World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Chiaradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Di Giandomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinisca Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité dans les architectures multi-niveaux : application aux systèmes tolérant les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions to The Programming of Large-Scale Distributed Systems: Mechanisms, Abstractions, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Taïani </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on the Web</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3786147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-commutative distributed objects: From cryptocurrencies to Byzantine-Fault-Tolerant CRDTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1017, pp.114794. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case early-stopping latency of synchronous byzantine reliable broadcast: the deterministic case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-34. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00446-024-00464-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04521960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GoldFinger: Fast & Approximate Jaccard for Efficient KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Niot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461-11475. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2022.3232689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine reliable broadcast with a message adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978, pp.114110. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2023.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04212154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiated consistency for worldwide gossips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (11), pp.11461--11475. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2022.3209150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.1-30. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3527621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Money Transfer Made Simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin- European Association for Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861511v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (7), pp.1672-1686. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPDS.2018.2889688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: Hardening Bitcoin Transaction Verification Process For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VLDB Endowment (PVLDB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (12), pp.1946-1949. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14778/3352063.3352106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Want to scale in centralized systems? Think P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-015-0029-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GOSSIPKIT: A Unified Component Framework for Gossip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon S. Blair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (2), pp.123-136. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSE.2013.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified Privacy Guarantees for Decentralized Learning via Matrix Factorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Cyffers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICLR 2026 - The Fourteenth International Conference on Learning Representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Rio De Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462250v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Token-Efficient Change Detection in LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Loubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2026 - 43rd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2026, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing Rollback Netcodes for Robust and Real-Time Client-Server Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.1-17, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contention-Aware Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2025 - 29th International Conference On Principles Of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Iasi, Romania. pp.9:1-9:20, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2025.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Cost Privacy-Preserving Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Biswas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Gaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Lerévérend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Privacy Enhancing Technologies Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Washinghton DC, United States. pp.451-474, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56553/popets-2025-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queries, Representation &amp; Detection: The Next 100 Model Fingerprinting Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 2025 - 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States. pp.16817-16825, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1609/aaai.v39i16.33848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05093903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partition Detection in Byzantine Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Decouchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Sourisseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2024 - IEEE 44th International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Jersey City, NJ, United States. pp.139-150, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS60910.2024.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under manipulations, are some AI models harder to audit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE Conference on Secure and Trustworthy Machine Learning (SaTML 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Toronto ( CA ), Canada. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HORSE: Ultra-low latency workloads on FaaS platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Barbe Thystere Mvondo Djob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Taiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2024 - 25th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM Association For Computing Machinery, Dec 2024, Hong Kong, Hong Kong SAR China. pp.445-453, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3652892.3700784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Lucques, Italy. pp.1-29, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPICS.OPODIS.2024.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brief Announcement: Towards Optimal Communication Byzantine Reliable Broadcast Under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Gelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmit Hazay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2024 - 38th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Madrid, Spain. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2024.41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venice: eschewing the cloud by leveraging local communication channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on Information and Communications Technology for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basalt: A Rock-Solid Byzantine-Tolerant Peer Sampling for Very Large Decentralized Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djob Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2023 - 24th International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bologna, Italy. pp.111-123, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3590140.3629109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change-Relaxed Active Fairness Auditing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Godinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Trédan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Penzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCIA 2023 - 21e Rencontres des Jeunes Chercheurs en Intelligence Artificiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Intelligence Artificielle, Jul 2023, Strasbourg, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good-case Early-Stopping Latency of Synchronous Byzantine Reliable Broadcast: The Deterministic Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DISC 2022 - 36th International Symposium on Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Augusta, GA, United States. pp.4:1--4:22, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.DISC.2022.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modular Approach to Construct Signature-Free BRB Algorithms under a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2022 - 26th Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Brussels, Belgium. pp.1-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Internet-Scale Convolutional Root-Cause Analysis with DiagNet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPDPS 2021 - The 35th IEEE International Parallel and Distributed Processing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Portland / Virtual, United States. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPS49936.2021.00084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534888v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2021 - IEEE 37th International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Chania, Greece. pp.2027-2032, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE51399.2021.00195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple, Efficient and Convenient Decentralized Multi-Task Learning for Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDA 2021 - 19th Symposium on Intelligent Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-74251-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373338v6</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUCCCR: Agent Utility Centered Clustering for Cooperation Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETYS 2021 - 9th International Conference on NETworked sYStems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-91014-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PnyxDB: a Lightweight Leaderless Democratic Byzantine Fault Tolerant Replicated Datastore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th IEEE International Symposium on Reliable Distributed Systems (SRDS ’20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Shanghai, China. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS51746.2020.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355778v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foiling Sybils with HAPS in Permissionless Systems: An Address-based Peer Sampling Service</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCC 2020 - IEEE Symposium on Computers and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCC50000.2020.9219606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLeet: Online Federated Learning via Staleness Awareness and Performance Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgios Damaskinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlad Nitu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhicheek Patra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2020 - 21st ACM/IFIP International Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Delft (virtual), Netherlands. pp.1-16, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3423211.3425685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaller, Faster & Lighter KNN Graph Constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWW '20 - The Web Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Taipei Taiwan, France. pp.1060-1070, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366423.3380184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DiagSys: network and third-party web-service monitoring from the browser's perspective (industry track)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïck Bonniot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Neumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - ACM/IFIP Middleware</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Delft, Netherlands. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3429357.3430520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular and Distributed IDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Combemale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLE 2020 - 13th ACM SIGPLAN International Conference on Software Language Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Virtual, United States. pp.270-282, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3426425.3426947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964806v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merkle Search Trees: Efficient State-Based CRDTs in Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2019 - 38th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2019.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Privacy-Preserving Gossip Averaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Bouchra Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSS 2019 - 21st International Symposium on Stabilization, Safety, and Security of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pisa, Italy. pp.38-52, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34992-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Byzantine-Tolerant Set-Constrained Delivery Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPODIS 2019 - International Conference on Principles of Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Neuchâtel, Switzerland. pp.1-23, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2019.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Support of Strong Consistency on Fog Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop on Principles and Practice of Consistency for Distributed Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Dresden, Germany. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3301419.3323969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDE 2019 - 35th IEEE International Conference on Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Macao, China. pp.1738-1741, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDE.2019.00186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CASCADE: Reliable Distributed Session Handoff for Continuous Interaction across Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.244-254, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sprinkler: A probabilistic dissemination protocol to provide fluid user interaction in multi-device ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fábio M Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerCom 2018 - IEEE International Conference on Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Athens, Greece. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOM.2018.8444577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704172v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nobody cares if you liked Star Wars: KNN graph construction on the cheap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europar 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Turin, Italy. pp.419-431, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-96983-1_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the Gap: Autonomous Detection of Partitioned MANET Systems using Opportunistic Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2018 - 37th IEEE International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Salvador, Brazil. pp.143-152, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2018.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weighting Past on the Geo-Aware State Deployment Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2018 - 19th IEEE International Symposium on "A World of Wireless, Mobile and Multimedia Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chania, Greece. pp.1--3, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WoWMoM.2018.8449808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleiades: Distributed Structural Invariants at Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN 2018 - IEEE/IFIP International Conference on Dependable Systems and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Luxembourg, Luxembourg. pp.542-553, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2018.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament: A Cohort Construction Service for Decentralized Collaborative Editing Platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.146-16, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KIFF: un algorithme de construction de graphe KNN générique, rapide et évolutif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALGOTEL 2017 - 19èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Quiberon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518587v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Partial Replication in Distributed Transactional Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Wireless Days Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Porto, Portugal. pp.54 - 59, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WD.2017.7918115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Collision-Free and Conflict-Free Communication in General Synchronous Broadcast/Receive Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmadjid Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IEEE International Conference on Advanced Information Networking and Applications (AINA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Taipei, Taiwan. pp.399-406, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2017.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Anti-KNN: Decentralized Computation of k-Furthest-Neighbor Graphs with HyFN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ventresque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Neuchâtel, Switzerland. pp.101-114, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59665-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agar: A Caching System for Erasure-Coded Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Halalai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Felber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2017 - 37th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Atlanta, GA, United States. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2017.97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being prepared in a sparse world: the case of KNN graph construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Data Engineering (ICDE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing secure Bitcoin transactions to your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Workshop on Adaptive and Reflective Middleware (ARM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.3:1-3:6, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3008167.3008170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speed for the elite, consistency for the masses: differentiating eventual consistency in large-scale distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 2016 IEEE 35th Symposium on Reliable Distributed Systems (SRDS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary. pp.197-206, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SRDS.2016.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mignon: A Fast Decentralized Content Consumption Estimation in Large-Scale Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP WG 6.1 International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Heraklion, Greece. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-39577-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filament : a cohort construction service for decentralized collaborative editing platforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compas 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring The Use of Tags for Georeplicated Content Placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IC2E'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Replication Policies for Dynamic Distributed Transactional Memory in Edge Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Workshop on Middleware for Edge Clouds &amp; Cloudlets (MECC'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Trento, Italy. pp.1 - 6, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3017116.3022872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-Cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resmi Ariyattu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, INRIA Grenoble, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01168137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Annual ACM/IFIP/USENIX Middleware Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. pp.12, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2814576.2814810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holons: towards a systematic approach to composing systems of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Blair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yehia Elkhatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Réveillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Workshop on Adaptive and Reflective Middleware (ARM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, France. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decentralized view prediction for global content placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware 2015 : ARM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2834965.2834974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on NETworked sYStems (NETYS'2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Agadir, Morocco. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26850-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hide & Share: Landmark-based Similarity for Private KNN Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45th Annual IEEE/IFIP International Conference on Dependable Systems and Networks (DSN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Rio de Janeiro, Brazil. pp.263-274, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2015.60⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheap and Cheerful: Trading Speed and Quality for Scalable Social Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2015, Grenoble, France. pp.138-151, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géodistribution des tags et des vues dans Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’informatique en Parallélisme, Architecture et Système. Compas'2015.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluidify: Decentralized Overlay Deployment in a Multi-cloud World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariyattu C. Resmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.1-15, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01775032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similitude: Decentralised Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP International Conference on Distributed Applications and Interoperable Systems (DAIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Grenoble, France. pp.51-65, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19129-4_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138365v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Vocabularies in Programmer Sociolects (Work in Progress)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rice Jackie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley Ellert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inge Genee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Rayson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPIG 2014 - 25th Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Psychology of Programming Interest Group (PPIG), Jun 2014, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polystyrene: the Decentralized Data Shape That Never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoel Kervadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2014 IEEE 34th International Conference on Distributed Computing Systems (ICDCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Madrid, Spain. pp.288 - 297, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2014.37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new model for cyber foraging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diogo Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th Workshop on Adaptive and Reflective Middleware (ARM 2014), in conjunction with ACM/IFIP/USENIX ACM International Middleware Conference 2014, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation for the Masses: Towards Decentralized Adaptation in Large-Scale P2P Recommenders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Mauthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Adaptive and Reflective Middleware ARM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2677017.2677021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01080030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Views to Tags Distribution in Youtube</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Middleware’14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2678508.2678519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstructing Complex Distributed Platforms: A Report From the Trenches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Automated Specification and Verification of Web Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Florence, Italy. pp.2, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4204/EPTCS.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00919426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cliff-Edge Consensus: Agreeing on the Precipice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barry Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoff Coulson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Parallel Computing Technologies (PaCT-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, St. Petersburg, Russia. pp.51-64, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39958-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content and Geographical Locality in User-Generated Content Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Huguenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Kloudas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd SIGMM International Workshop on Network and Operating Systems Support for Digital Audio and Video (NOSSDAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Toronto, ON, Canada. pp.77-82, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2229087.2229109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geology: Modular Georecommendation in Gossip-Based Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus Carretero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Isaila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tirado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transparent Componentisation: High-level (Re)configurable Programming for Evolving Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Bertier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th ACM Symposium on Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Taichung, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Challenges in Adaptive Fault Tolerant Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Workshop on Dependable Computing, EWDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Toulouse, France. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eschewing the Cloud by leveraging Local Communication Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT4S 2024 - International Conference on ICT for Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. , pp.1-1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked Systems - 6th International Conference, NETYS 2018, Essaouira, Morocco, May 9-11, 2018, Revised Selected Papers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Podelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas Podelski and François Taïani. Springer, 11028, 2019, Lecture Notes in Computer Science, 978-3-030-05528-8. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-05529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Applications and Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jim Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNCS-7891, 2013, Lecture Notes in Computer Science, 978-3-642-38540-7. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38541-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profilage de navigateurs : état de l’art et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Baudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Gómez-Boix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Laperdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Turgis; Alexandra Bensamoun; Maryline Boizard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le profilage en ligne : entre libéralisme et régulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2020, 978-2-84934-466-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Less is More: a Lossy Storage Middleware for Multivariate Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Raes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey-Bitri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05547600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Risk Analysis of L2 Rollups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgy Ishmaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous BFT Asset Transfer: Quasi-Anonymous, Light, and Consensus-Free</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Anceaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578985v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Log Probability Tracking of LLM APIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothee Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tredan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Byzantine Reliable Broadcast With a Message Adversary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothé Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$\scriptstyle{BASALT}$: A Rock-Solid Foundation for Epidemic Consensus Algorithms in Very Large, Very Open Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Auvolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster-and-Conquer: When Randomness Meets Graph Locality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Giakkoupis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spores: Stateless Predictive Onion Routing for E-Squads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bosk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yérom-David Bromberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Buchegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Luxey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02885795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constellation: Programming decentralised social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646730v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Castellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Galassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Big Data: The Case of KNN Graph Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Guerraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9218, INRIA Rennes - Bretagne Atlantique; INRIA - IRISA - PANAMA; Université de Rennes 1; EPFL; Mediego. 2018, pp.1-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietcoin: shortcutting the Bitcoin verification process for your smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc X. Makkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spyros Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9162, Univ Rennes, Inria, CNRS, IRISA, France; Vrije Universiteit Amsterdam, The Netherlands; Athens University of Economics and Business, Greece. 2018, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.3 – Protocols for emergent localities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Maddock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.3, IRISA; LINA-University of Nantes; Inria Rennes Bretagne Atlantique; Lancaster University. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertex Coloring with Communication and Local Memory Constraints in Synchronous Broadcast Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Lakhlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2035, IRISA; Université de Rennes 1. 2016, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impressively fast and efficient KNN construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nupur Mittal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University Saint Etienne. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.1 – Survey on Weak Consistency Approaches for Large-Scale Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] D1.1, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.1.2 – Modular quasi-causal data structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achour Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] D1.2, LINA-University of Nantes; IRISA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling Out Link Prediction with SNAPLE: 1 Billion Edges and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Kermarrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Tirado Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0454, Inria Rennes; INRIA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Geography of Tags in Youtube Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delbruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0461, IRISA, Inria Rennes; INRIA. 2015, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye Consistency: Keeping Data in Synch in a Georeplicated World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roy Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2022, IRISA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081186v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual Models for Assessment & Assurance of Dependability, Security and Privacy in the Eternal CONNECTed World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Bertolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvano Chiaradonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicita Di Giandomenico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antinisca Di Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00465221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réflexivité dans les architectures multi-niveaux : application aux systèmes tolérant les fautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Université Paul Sabatier - Toulouse III, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00010940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Contributions to The Programming of Large-Scale Distributed Systems: Mechanisms, Abstractions, and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Taïani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Distributed, Parallel, and Cluster Computing [cs.DC]. Université Rennes 1, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00643729v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Niot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3232689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Damaskinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Nitu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2889688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0029-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2013.50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454044v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourisseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.11" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093903v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Penzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33848" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800332v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Barbe Thystere Mvondo Djob" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652892.3700784" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534888v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonniot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346860v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE51399.2021.00195" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355778v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00023" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425685" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967290v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429357.3430520" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380184" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376673v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303490v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2019.00032" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879309v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lima" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301419.3323969" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2019.00186" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867230v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704172v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M Costa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Lima" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2018.8444577" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797548v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00033" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mercier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2018.00025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943583v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449808" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803881v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00062" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518587v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Mittal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617214v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resmi Ariyattu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_11" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918115" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.39" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617146v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.97" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333513v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420708v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017116.3022872" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775032v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariyattu C. Resmi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado Martin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168137v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friedman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_17" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814810" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081147v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080608v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2014.37" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132712v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rice Jackie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ellert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Genee" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158149v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678519" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919426v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.123" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876054v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Porter" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39958-9_5" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686251v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229087.2229109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Carretero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tirado" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544510v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01489472v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dowling" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421014v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Buchegger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646730v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111459v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081186v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Chiaradonna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antinisca Di Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643729v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05446710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgy Ishmaev" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Anceaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ta&#239;ani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3786147" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889162v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Guillou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114794" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04521960v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Albouy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00446-024-00464-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Guerraoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Niot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2022.3232689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04212154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2023.114110" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03797554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achour Mostefaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Roman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2022.3209150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906055v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Damaskinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Nitu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhicheek Patra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3527621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861511v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Auvolat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2889688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315154v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc X. Makkes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Voulgaris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01199734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-015-0029-1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080198v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Lin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon S. Blair" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2013.50" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462250v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bellet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Cyffers" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Gaudel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Ler&#233;v&#233;rend" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506096v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Chauvin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lalanne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Merrer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05454044v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;rom-David Bromberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Decouchant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Sourisseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.11" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05456351v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gestin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2025.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993586v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Biswas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56553/popets-2025-0108" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05093903v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Godinot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Penzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tredan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/aaai.v39i16.33848" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04677829v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS60910.2024.00022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04800332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tr&#233;dan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894549v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Barbe Thystere Mvondo Djob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3652892.3700784" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04880388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Gelles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmit Hazay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.OPODIS.2024.14" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04889285v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2024.41" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Raes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey-Bitri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04394966v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3590140.3629109" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395914v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03791921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.DISC.2022.4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03906141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534888v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;ck Bonniot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Neumann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS49936.2021.00084" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03346860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Giakkoupis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE51399.2021.00195" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373338v6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bouchra Pilet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74251-5_4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-91014-3_8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355778v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS51746.2020.00023" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965955v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC50000.2020.9219606" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423211.3425685" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02888286v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366423.3380184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967290v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3429357.3430520" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964806v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coulon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3426425.3426947" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303490v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2019.00032" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34992-9_4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2019.16" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Lima" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Miranda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3301419.3323969" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02357950v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDE.2019.00186" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01797548v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Luxey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01704172v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio M Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Lima" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Rocha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOM.2018.8444577" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01867230v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96983-1_30" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bouget" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mercier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivi&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2018.00025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2018.8449808" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803881v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2018.00062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617214v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Resmi Ariyattu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518587v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nupur Mittal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620360v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2017.7918115" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01620356v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2017.39" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617211v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59665-5_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01617146v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Halalai" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Felber" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2017.97" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251010v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384461v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3008167.3008170" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344138v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SRDS.2016.032" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01301230v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delbruel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39577-7_3" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333513v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01420708v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3017116.3022872" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168137v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244663v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Tirado Martin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2814576.2814810" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01245251v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Blair" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Coulson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia Elkhatib" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent R&#233;veill&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834970" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01247159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2834965.2834974" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326888v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Friedman" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Raynal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26850-7_17" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171492v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rault" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2015.60" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01170757v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_11" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01162568v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01775032v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariyattu C. Resmi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01138365v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Maddock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mauthe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19129-4_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01132712v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rice Jackie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Ellert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Genee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rayson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080608v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoel Kervadec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2014.37" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081147v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677023" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2677017.2677021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01158149v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678519" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919426v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.123" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876054v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Porter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39958-9_5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00686251v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Huguenin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Kloudas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2229087.2229109" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00764234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Carretero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Isaila" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tirado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544510v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381925v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Fabre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633670v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Romero" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02376758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Podelski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05529-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01489472v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Dowling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38541-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03043187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G&#243;mez-Boix" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laperdrix" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547600v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05404607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04578985v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rauch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421014v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03671451v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03131734v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974077v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02885795v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bosk" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Buchegger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646730v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01904341v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01743995v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343348v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01300095v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01169782v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174203v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223119v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Friedman" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111459v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01157867v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01081186v2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00465221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Bertolino" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Chiaradonna" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicita Di Giandomenico" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antinisca Di Marco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010940v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00643729v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>