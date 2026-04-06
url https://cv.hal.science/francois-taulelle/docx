--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -218,329 +218,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les services publics quittent les campagnes</w:t>
+                <w:t xml:space="preserve">Comment concilier tourisme et qualité de vie? Martel, une petite ville à l'heure des choix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+                <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">BelvedeR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Variations autour du changement, 10, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146044v1</w:t>
+                <w:t xml:space="preserve">hal-04146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les villes intermédiaires en France et en Argentine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand les services publics quittent les campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Sassone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Taulelle</w:t>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Métropoles contre villes moyennes et territoires un débat absurde, 10</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660631v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier tourisme et qualité de vie? Martel, une petite ville à l'heure des choix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les villes intermédiaires en France et en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BelvedeR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Variations autour du changement, 10, pp.35-38</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Métropoles contre villes moyennes et territoires un débat absurde, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146029v1</w:t>
+                <w:t xml:space="preserve">hal-03660631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des villes intermédiaires dans la coexistence de modèles de développement en agriculture. Le cas de la ville de Rodez en Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,221 +594,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations en faveur du maintien des services publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+                <w:t xml:space="preserve">La politique de cohésion de l'Union européenne a-t-elle une assise scientifique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/gc.14724⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356125v1</w:t>
+                <w:t xml:space="preserve">hal-03225999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de cohésion de l'Union européenne a-t-elle une assise scientifique?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
+                <w:t xml:space="preserve">Les mobilisations en faveur du maintien des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.14724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15887⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03225999v1</w:t>
+                <w:t xml:space="preserve">hal-03356125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des villes intermédiaires dans les espaces agricoles pampéens argentins de la Province de Buenos Aires</w:t>
               </w:r>
@@ -928,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services publics : recompositions en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1153,51 +1153,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the EU Regional Policy reinforce the European citizenship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1989,351 +1989,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01026215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous avons vu en matière de services publics dans les quatre pays de l'étude : le délaissement du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Poste en milieu rural : une gestion entre rentabilité et aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, no 86, p. 5-14</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00802768v1</w:t>
+                <w:t xml:space="preserve">halshs-00802810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école rurale, entre regroupements et réseaux,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Taulelle</w:t>
+                <w:t xml:space="preserve">La Poste : une gestion entre rentabilité et aménagement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Le délaissement du territoire Quelles adaptations des services publics dans les territoires ruraux?, 86, pp.71-85. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151128v1</w:t>
+                <w:t xml:space="preserve">hal-04983682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Poste : une gestion entre rentabilité et aménagement du territoire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">Ce que nous avons vu en matière de services publics dans les quatre pays de l'étude : le délaissement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
+              <w:t xml:space="preserve">, 2012, no 86, p. 5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983682v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00802768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Poste en milieu rural : une gestion entre rentabilité et aménagement du territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Taulelle</w:t>
+                <w:t xml:space="preserve">L’école rurale, entre regroupements et réseaux,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jebeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Le délaissement du territoire Quelles adaptations des services publics dans les territoires ruraux?, 86, pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.1700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00802810v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective conversion of {Mo-132} Keplerate ion into 4-electron reduced crown-capped Keggin derivative Te5Mo15O57 (8-). A key intermediate to single-phase M1 multielement MoVTeO light-alkanes oxidation catalyst</w:t>
               </w:r>
@@ -3990,51 +3990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur Martel, Balade urbaine commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Mobilités, choix résidentiels, pratiques sociales et politiques publiques: la ville intermédiaire comme modèle de durabilité? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Guérit; Tarek Nasser, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4282,243 +4282,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarias: enseñanzas del caso de Rodez (Francia) para las problemáticas identificadas en Francia y Argentina</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problematicas identificadas en Francia y Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+                <w:t xml:space="preserve">Susana Maria Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia M. Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Bienal de Transformaciones Territorial « Interrogantes y Desafíos en las Territorialidades Emergentes », Mesa 4: (des) Territorialización de los Modelos de de Producción. 8 a 10 de agosto de 2018. Asociación de Universidades Grupo de Montevideo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bahía Blanca, Argentina</w:t>
+              <w:t xml:space="preserve">XII Bienal del Coloquio Transformaciones Territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Universidades Grupo Montevideo (AUGM), Aug 2018, Bahía Blanca, Argentina. pp.733-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338159v1</w:t>
+                <w:t xml:space="preserve">halshs-02018885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problematicas identificadas en Francia y Argentina</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarias: enseñanzas del caso de Rodez (Francia) para las problemáticas identificadas en Francia y Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Susana Maria Sassone</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugenia M. Muzi</w:t>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Bienal del Coloquio Transformaciones Territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación de Universidades Grupo Montevideo (AUGM), Aug 2018, Bahía Blanca, Argentina. pp.733-750</w:t>
+              <w:t xml:space="preserve">12. Bienal de Transformaciones Territorial « Interrogantes y Desafíos en las Territorialidades Emergentes », Mesa 4: (des) Territorialización de los Modelos de de Producción. 8 a 10 de agosto de 2018. Asociación de Universidades Grupo de Montevideo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bahía Blanca, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02018885v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovaciones sociales : ¿una estrategia de la presencia rural en el mundo urbano?</w:t>
               </w:r>
@@ -4625,51 +4625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de cohésion en quête de scientificité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris VII, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Victoria da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitória Roberta Martins de Melo Galindo de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Eugenia Muzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Prividera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulaciones socio-territoriales entre ciudades medias y espacios rurales : el desafío de las innovaciones. perspectiva comparadas entre Francia y la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario interno red de investigación al internacional AGRITERRIS : coexistencia de diferentes modelos de desarrollo de la actividad agropecuaria : desafios para las dinámicas de los territorios y de las innovaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculttad de ciencias agrarias y forestales, Universidad nacional de La Plata, Nov 2017, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,51 +5954,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6007,64 +6007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, 245 p., 2024, Documents, Jean-Luc Veyssy, 978-2-35687-994-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,51 +6095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allier tourisme et vie quotidienne ? Martel (Lot) face à son attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,64 +6183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services publics et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
@@ -6274,861 +6274,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France des 13 Régions</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 319 p., 2017, (Collection U. Géographie), 978-2-200-61536-9</w:t>
+                <w:t xml:space="preserve">Le délaissement du territoire : quelles adaptations des services publics dans les territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Toulouse : Presses universitaires du Mirail, 2012, 180 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481312v1</w:t>
+                <w:t xml:space="preserve">halshs-00789549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le délaissement du territoire : quelles adaptations des services publics dans les territoires ruraux ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Toulouse : Presses universitaires du Mirail, 2012, 180 p., 2012</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées. Région d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Laborderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP - Midi-Pyrénées, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00789549v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04834328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées. Région d'Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CRDP - Midi-Pyrénées, 2008</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Onesta Préf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Midi-Pyrénées, 2008, 262 p. : bibliogr., carte, photo, graph., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04834328v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction des politiques publiques locales. Le cas des reconversions industrielles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugot</w:t>
+                <w:t xml:space="preserve">C. Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Laborderie</w:t>
+                <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CRDP Midi-Pyrénées, 2008, 262 p. : bibliogr., carte, photo, graph., 2008</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 220 p., 1998, Logiques politiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00336959v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00477093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction des politiques publiques locales. Le cas des reconversions industrielles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">La construction des politiques publiques locales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 220 p., 1998, Logiques politiques</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daynac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.220, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...113 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regrouper et polariser les services : une gestion de la précarité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laumiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibault Courcelle; Ygal Fijalkow; François Taulelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'Etat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2024, Documents, 978-2-35687-994-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie politique des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Argounès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.259-272, 2022, Clefs concours - Géographie, 978-2-35030-738-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 - De la gouvernance métropolitaine au “Far west” de l'exploitation des ressources souterraines en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7161,1599 +7043,1724 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Mainet; Laurent Rieutort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Blaise Pascal, 2020, Territoires, 978-2-84516-641-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020123v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
+                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Sili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università del Salento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-278, 2018, Perspectives on rural development, 978-88-8305-142-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i26113775n2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662057v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services publics et territoires ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions urbaines et gouvernance à Tandil, ville intermédiaire de la Pampa argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152-173, 2018, Horizon : histoire-géographie, 978-2-200-62332-6</w:t>
+              <w:t xml:space="preserve">Les nouvelles fabriques de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020133v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions urbaines et gouvernance à Tandil, ville intermédiaire de la Pampa argentine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Services publics et territoires ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jean; Laurent Rieutort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles fabriques de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152-173, 2018, Horizon : histoire-géographie, 978-2-200-62332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966994v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface à l'ouvrage de Gwenaël Doré &amp;quot;Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
+                <w:t xml:space="preserve">La région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carroué Laurent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
+              <w:t xml:space="preserve">La France des 13 Régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-14, 2017, 978-2-343-11806-2</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.244-266, 2017, 978-2-200-61840-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560342v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région Occitanie</w:t>
+                <w:t xml:space="preserve">Préface à l'ouvrage de Gwenaël Doré &amp;quot;Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des 13 Régions</w:t>
+              <w:t xml:space="preserve">Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.244-266, 2017, 978-2-200-61840-7</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-14, 2017, 978-2-343-11806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549456v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen, Argentina)</w:t>
-[...46 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieterich Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografias en dialoguos : Aportes para la reflexión - Tomo I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNCPBA, pp.493-500, 2016, 978-950-658-405-4</w:t>
+              <w:t xml:space="preserve">La France des 13 régions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 319 p., 2017, (Collection U. Géographie), 978-2-200-61536-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549473v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen)</w:t>
+                <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bustos Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografias en dialogues, portes para la reflexión</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Universidad nacional del Centro de la Provincia de Buenos-Aires, pp.493-500, 2016</w:t>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020186v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen, Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lapoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diana Lan (compiladora). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
+              <w:t xml:space="preserve">Geografias en dialoguos : Aportes para la reflexión - Tomo I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNCPBA, pp.493-500, 2016, 978-950-658-405-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020162v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02549473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La citoyenneté européenne est-elle favorisée par la politique de cohésion ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Europe des citoyens et la citoyenneté européenne : évolutions, limites et perspectives</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.203-218, 2016, Dynamiques citoyennes en Europe, 978-3-0343-2007-8</w:t>
+              <w:t xml:space="preserve">Geografias en dialogues, portes para la reflexión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Universidad nacional del Centro de la Provincia de Buenos-Aires, pp.493-500, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020193v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la búsqueda de las cuidades intermedias. Algunos elementos de reflexión</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La citoyenneté européenne est-elle favorisée par la politique de cohésion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francisco Maturana M.; Andrés Rojas B. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Catala; Stanislas Jeannesson; Anne-Sophie Lamblin-Gourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades intermedias en Chile : territorios olvidados</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-20, 2015, 978-956-01-0195-2</w:t>
+              <w:t xml:space="preserve">L'Europe des citoyens et la citoyenneté européenne : évolutions, limites et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.203-218, 2016, Dynamiques citoyennes en Europe, 978-3-0343-2007-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020205v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations transfrontalières entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">A la búsqueda de las cuidades intermedias. Algunos elementos de reflexión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco Maturana M.; Andrés Rojas B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières européennes au XXIe siècle : réflexion croisée des sciences sociales</w:t>
+              <w:t xml:space="preserve">Ciudades intermedias en Chile : territorios olvidados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-175, 2015, Europe des cultures, 978-2-87574-266-7</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIL Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-20, 2015, 978-956-01-0195-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020202v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la búsqueda de las ciudades intermedias, algunos elementos de reflexión</w:t>
+                <w:t xml:space="preserve">Les agglomérations transfrontalières entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Universidad autonoma de Chile. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jebeili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades intermedias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIL Editores, 2015</w:t>
+              <w:t xml:space="preserve">Penser les frontières européennes au XXIe siècle : réflexion croisée des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-175, 2015, Europe des cultures, 978-2-87574-266-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662059v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
+                <w:t xml:space="preserve">A la búsqueda de las ciudades intermedias, algunos elementos de reflexión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad autonoma de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
+              <w:t xml:space="preserve">Ciudades intermedias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIL Editores, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00952781v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
+              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcide; Club Cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158006v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00952781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La politique de cohésion européenne, un instrument de la citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9979,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire petite ville touristique à la campagne : diversités et complémentarités de l'offre de services à Martel (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,64 +10091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tarn : un concentré des grands enjeux de l'aménagement de la France du XXIème siècle (Synthèse). Étude réalisée pour le compte du Conseil départemental du Tarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martorell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,51 +10378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>