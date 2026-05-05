--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1372,295 +1372,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Evidence for Specific Germanium Siting in IM-12 Zeolite</w:t>
+                <w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kasian</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verheyen</w:t>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. A. Kirschhock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">Patrice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (19), pp.5556-5565. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm502525w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149272v1</w:t>
+                <w:t xml:space="preserve">halshs-01152212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t>
+                <w:t xml:space="preserve">NMR Evidence for Specific Germanium Siting in IM-12 Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">N. Kasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Milian</w:t>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+                <w:t xml:space="preserve">E. Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barthe</w:t>
+                <w:t xml:space="preserve">C. E. A. Kirschhock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (19), pp.5556-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm502525w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01152212v1</w:t>
+                <w:t xml:space="preserve">hal-01149272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An NMR-Driven Crystallography Strategy to Overcome the Computability Limit of Powder Structure Determination: A Layered Aluminophosphate Case</w:t>
               </w:r>
@@ -1685,51 +1685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4606,329 +4606,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de cohésion en quête de scientificité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rol de uma cidade intermediária na agricultura o com seu espaço rural próximo: O caso de Rodez na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Victoria da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitória Roberta Martins de Melo Galindo de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Prividera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris VII, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17.JEPEX Jornada de Ensino, Pesquisa e Extensão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pernanbuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02559088v1</w:t>
+                <w:t xml:space="preserve">hal-02284513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de uma cidade intermediária na agricultura o com seu espaço rural próximo: O caso de Rodez na França</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la gouvernance métropolitaine au &amp;quot;Far west&amp;quot; de l'exploitation des ressources souterraines en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Denoël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.JEPEX Jornada de Ensino, Pesquisa e Extensão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pernanbuco, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque International IADT - Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284513v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la gouvernance métropolitaine au &amp;quot;Far west&amp;quot; de l'exploitation des ressources souterraines en Argentine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique de cohésion en quête de scientificité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International IADT - Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Champ libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris VII, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675402v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulaciones socio-territoriales entre ciudades medias y espacios rurales : el desafío de las innovaciones. perspectiva comparadas entre Francia y la Argentina</w:t>
               </w:r>
@@ -5240,277 +5240,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations socio-spatiales et itinéraires de développement des territoires ruraux. Vers de nouveaux modèles pour les politiques de la ruralité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Fatima Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Sanselme</w:t>
+                <w:t xml:space="preserve">J. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium PSDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942503v1</w:t>
+                <w:t xml:space="preserve">hal-01541871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations socio-spatiales et itinéraires de développement des territoires ruraux. Vers de nouveaux modèles pour les politiques de la ruralité?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milian</w:t>
+                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541871v1</w:t>
+                <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Région Midi-Pyrénées dans les programmes de coopération</w:t>
               </w:r>
@@ -5673,51 +5673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6980,51 +6980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 - De la gouvernance métropolitaine au “Far west” de l'exploitation des ressources souterraines en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,230 +7073,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
+                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Sili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università del Salento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-278, 2018, Perspectives on rural development, 978-88-8305-142-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i26113775n2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662057v1</w:t>
+                <w:t xml:space="preserve">hal-02020123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Università del Salento</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02020123v1</w:t>
+                <w:t xml:space="preserve">hal-03662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions urbaines et gouvernance à Tandil, ville intermédiaire de la Pampa argentine</w:t>
               </w:r>
@@ -8469,268 +8469,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
+                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcide; Club Cévenol</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952781v1</w:t>
+                <w:t xml:space="preserve">halshs-01158006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, </w:t>
+              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
+                <w:t xml:space="preserve">Alcide; Club Cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158006v1</w:t>
+                <w:t xml:space="preserve">halshs-00952781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de cohésion européenne, un instrument de la citoyenneté ?</w:t>
               </w:r>
@@ -9566,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Brevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10378,51 +10378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>