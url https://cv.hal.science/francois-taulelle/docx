--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -218,329 +218,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment concilier tourisme et qualité de vie? Martel, une petite ville à l'heure des choix</w:t>
+                <w:t xml:space="preserve">Quand les services publics quittent les campagnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélio Labat</w:t>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BelvedeR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Variations autour du changement, 10, pp.35-38</w:t>
+              <w:t xml:space="preserve">Libération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146029v1</w:t>
+                <w:t xml:space="preserve">hal-04146044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les services publics quittent les campagnes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les villes intermédiaires en France et en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Libération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Métropoles contre villes moyennes et territoires un débat absurde, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146044v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les villes intermédiaires en France et en Argentine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment concilier tourisme et qualité de vie? Martel, une petite ville à l'heure des choix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Sassone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Taulelle</w:t>
+                <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Métropoles contre villes moyennes et territoires un débat absurde, 10</w:t>
+              <w:t xml:space="preserve">BelvedeR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Variations autour du changement, 10, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660631v1</w:t>
+                <w:t xml:space="preserve">hal-04146029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des villes intermédiaires dans la coexistence de modèles de développement en agriculture. Le cas de la ville de Rodez en Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -594,221 +594,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de cohésion de l'Union européenne a-t-elle une assise scientifique?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Tallec</w:t>
+                <w:t xml:space="preserve">Les mobilisations en faveur du maintien des services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15887⟩</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.17-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.14724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225999v1</w:t>
+                <w:t xml:space="preserve">hal-03356125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mobilisations en faveur du maintien des services publics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+                <w:t xml:space="preserve">La politique de cohésion de l'Union européenne a-t-elle une assise scientifique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.15887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.14724⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03356125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des villes intermédiaires dans les espaces agricoles pampéens argentins de la Province de Buenos Aires</w:t>
               </w:r>
@@ -928,64 +928,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services publics : recompositions en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1147,1573 +1147,1573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the EU Regional Policy reinforce the European citizenship?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functionalization of Zr-based MOFs with alkyl and perfluoroalkyl groups: the effect on the water sorption behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Debater a Europa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14195/1647-6336_12_9⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (45), pp.19687 - 19692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5dt02908b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653193v1</w:t>
+                <w:t xml:space="preserve">hal-01417370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization of Zr-based MOFs with alkyl and perfluoroalkyl groups: the effect on the water sorption behavior</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the EU Regional Policy reinforce the European citizenship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44 (45), pp.19687 - 19692. </w:t>
+              <w:t xml:space="preserve">Debater a Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Políticas Regionais da UE - EU Regional Policies, 12, pp.155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5dt02908b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14195/1647-6336_12_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417370v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t>
+                <w:t xml:space="preserve">NMR Evidence for Specific Germanium Siting in IM-12 Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">N. Kasian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Milian</w:t>
+                <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+                <w:t xml:space="preserve">E. Verheyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Barthe</w:t>
+                <w:t xml:space="preserve">C. E. A. Kirschhock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (19), pp.5556-5565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cm502525w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01152212v1</w:t>
+                <w:t xml:space="preserve">hal-01149272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR Evidence for Specific Germanium Siting in IM-12 Zeolite</w:t>
+                <w:t xml:space="preserve">Du potentiel à l’action : la gouvernance territoriale des pôles d’excellence rurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Kasian</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tuel</w:t>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verheyen</w:t>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. E. A. Kirschhock</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">Patrice Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (19), pp.5556-5565. </w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Mobilité, santé et développement territorial : de nouveaux défis pour la gouvernance des territoires ruraux, 233, pp.69-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm502525w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/norois.5380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149272v1</w:t>
+                <w:t xml:space="preserve">halshs-01152212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An NMR-Driven Crystallography Strategy to Overcome the Computability Limit of Powder Structure Determination: A Layered Aluminophosphate Case</w:t>
+                <w:t xml:space="preserve">Quel avenir pour les établissements universitaires de ville moyenne ? L'exemple d'Albi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bouchevreau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Quel-avenir-pour-les.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826368v1</w:t>
+                <w:t xml:space="preserve">halshs-01026215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Structural Characterization of Two Layered Aluminophosphates by Synchrotron Powder Diffraction and NMR Crystallographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">An NMR-Driven Crystallography Strategy to Overcome the Computability Limit of Powder Structure Determination: A Layered Aluminophosphate Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouchevreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.5009-5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm4004799⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00861148v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour les établissements universitaires de ville moyenne ? L'exemple d'Albi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-Resolution Structural Characterization of Two Layered Aluminophosphates by Synchrotron Powder Diffraction and NMR Crystallographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouchevreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Suchomel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.2227-2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm4004799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01026215v1</w:t>
+                <w:t xml:space="preserve">hal-00861148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Poste en milieu rural : une gestion entre rentabilité et aménagement du territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Ce que nous avons vu en matière de services publics dans les quatre pays de l'étude : le délaissement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
+              <w:t xml:space="preserve">, 2012, no 86, p. 5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00802810v1</w:t>
+                <w:t xml:space="preserve">halshs-00802768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Poste : une gestion entre rentabilité et aménagement du territoire.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">L’école rurale, entre regroupements et réseaux,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jebeili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, Le délaissement du territoire Quelles adaptations des services publics dans les territoires ruraux?, 86, pp.71-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.1700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04983682v1</w:t>
+                <w:t xml:space="preserve">hal-02151128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que nous avons vu en matière de services publics dans les quatre pays de l'étude : le délaissement du territoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Taulelle</w:t>
+                <w:t xml:space="preserve">La Poste : une gestion entre rentabilité et aménagement du territoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, no 86, p. 5-14</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00802768v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’école rurale, entre regroupements et réseaux,</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Taulelle</w:t>
+                <w:t xml:space="preserve">La Poste en milieu rural : une gestion entre rentabilité et aménagement du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygal Fijalkow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Le délaissement du territoire Quelles adaptations des services publics dans les territoires ruraux?, 86, pp.71-85. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 86, pp.35-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sds.1700⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02151128v1</w:t>
+                <w:t xml:space="preserve">halshs-00802810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective conversion of {Mo-132} Keplerate ion into 4-electron reduced crown-capped Keggin derivative Te5Mo15O57 (8-). A key intermediate to single-phase M1 multielement MoVTeO light-alkanes oxidation catalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure Resolution of Ba5Al3F19 and Investigation of Fluorine Ion Dynamics by Synchrotron Powder Diffraction, Variable Temperature Solid-State NMR and Quantum Computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Canioni</w:t>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marchal-Roch</w:t>
+                <w:t xml:space="preserve">M.R. Suchomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Leclerc-Laronze</w:t>
+                <w:t xml:space="preserve">M. Allix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Taulelle</w:t>
+                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47, pp.6413-6415. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50, pp.2644-2653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc11296a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic102534d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602744v1</w:t>
+                <w:t xml:space="preserve">hal-00608517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toulouse en quête d'horizons métropolitains</w:t>
+                <w:t xml:space="preserve">Selective conversion of {Mo-132} Keplerate ion into 4-electron reduced crown-capped Keggin derivative Te5Mo15O57 (8-). A key intermediate to single-phase M1 multielement MoVTeO light-alkanes oxidation catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vanier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Canioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchal-Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Leclerc-Laronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.6413-6415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc11296a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00637894v1</w:t>
+                <w:t xml:space="preserve">hal-00602744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Resolution of Ba5Al3F19 and Investigation of Fluorine Ion Dynamics by Synchrotron Powder Diffraction, Variable Temperature Solid-State NMR and Quantum Computation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toulouse en quête d'horizons métropolitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hors Série 40, pp.64-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608517v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00637894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la fin des Pays ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 74 (4), pp.17-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2738,51 +2738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et fortifications en Briançonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (89), 7 p. : carte, bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2820,51 +2820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le département du Tarn et les territoires de projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Tarn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 209, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3539,51 +3539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRUCTURAL DIAGNOSTIC OF HIGH TEMPERATURE LIQUID PHASES BY 27Al NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,208 +3833,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)penser la patrimoine immobilier dans la ville (table-ronde)</w:t>
+                <w:t xml:space="preserve">Les services publics dans les territoires de faible densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Re)penser la ville à l'aume de l'éthique environnementale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de recherche en droit et sciences de gestion, Albi, Université de Toulouse III, Oct 2024, Albi (Tarn, Occitanie), France</w:t>
+              <w:t xml:space="preserve">Services publics, services aux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parlement rural français, Apr 2024, Albi (Tarn, Occitanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818944v1</w:t>
+                <w:t xml:space="preserve">hal-04818981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services publics dans les territoires de faible densité</w:t>
+                <w:t xml:space="preserve">(Re)penser la patrimoine immobilier dans la ville (table-ronde)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services publics, services aux publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parlement rural français, Apr 2024, Albi (Tarn, Occitanie), France</w:t>
+              <w:t xml:space="preserve">(Re)penser la ville à l'aume de l'éthique environnementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche en droit et sciences de gestion, Albi, Université de Toulouse III, Oct 2024, Albi (Tarn, Occitanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818981v1</w:t>
+                <w:t xml:space="preserve">hal-04818944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre regard sur Martel, Balade urbaine commentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,51 +4111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Mobilités, choix résidentiels, pratiques sociales et politiques publiques: la ville intermédiaire comme modèle de durabilité? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franck Guérit; Tarek Nasser, Sep 2021, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4282,506 +4282,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problematicas identificadas en Francia y Argentina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+                <w:t xml:space="preserve">Innovaciones sociales : ¿una estrategia de la presencia rural en el mundo urbano?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eugenia M. Muzi</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Iscaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Bienal del Coloquio Transformaciones Territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Asociación de Universidades Grupo Montevideo (AUGM), Aug 2018, Bahía Blanca, Argentina. pp.733-750</w:t>
+              <w:t xml:space="preserve">XII Bienal del coloquio transformaciones territoriales : interrogantes y desafios en las territorialidades emergentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional del Sur, Aug 2018, Bahía Blanca, Argentina. pp.860-872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02018885v1</w:t>
+                <w:t xml:space="preserve">hal-02549448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarias: enseñanzas del caso de Rodez (Francia) para las problemáticas identificadas en Francia y Argentina</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problematicas identificadas en Francia y Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Maria Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugenia M. Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Bienal de Transformaciones Territorial « Interrogantes y Desafíos en las Territorialidades Emergentes », Mesa 4: (des) Territorialización de los Modelos de de Producción. 8 a 10 de agosto de 2018. Asociación de Universidades Grupo de Montevideo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Bahía Blanca, Argentina</w:t>
+              <w:t xml:space="preserve">XII Bienal del Coloquio Transformaciones Territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación de Universidades Grupo Montevideo (AUGM), Aug 2018, Bahía Blanca, Argentina. pp.733-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338159v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02018885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovaciones sociales : ¿una estrategia de la presencia rural en el mundo urbano?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la co-presencia de modelos de producción agropecuarias: enseñanzas del caso de Rodez (Francia) para las problemáticas identificadas en Francia y Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mariano Iscaro</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Bienal del coloquio transformaciones territoriales : interrogantes y desafios en las territorialidades emergentes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Nacional del Sur, Aug 2018, Bahía Blanca, Argentina. pp.860-872</w:t>
+              <w:t xml:space="preserve">12. Bienal de Transformaciones Territorial « Interrogantes y Desafíos en las Territorialidades Emergentes », Mesa 4: (des) Territorialización de los Modelos de de Producción. 8 a 10 de agosto de 2018. Asociación de Universidades Grupo de Montevideo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bahía Blanca, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549448v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de uma cidade intermediária na agricultura o com seu espaço rural próximo: O caso de Rodez na França</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La politique de cohésion en quête de scientificité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17.JEPEX Jornada de Ensino, Pesquisa e Extensão</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Pernanbuco, Brazil</w:t>
+              <w:t xml:space="preserve">Champ libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris VII, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284513v1</w:t>
+                <w:t xml:space="preserve">hal-02559088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la gouvernance métropolitaine au &amp;quot;Far west&amp;quot; de l'exploitation des ressources souterraines en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4796,182 +4753,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International IADT - Métropoles, villes intermédiaires et espaces ruraux : quelles interactions au service du développement territorial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique de cohésion en quête de scientificité</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rol de uma cidade intermediária na agricultura o com seu espaço rural próximo: O caso de Rodez na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Victoria da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitória Roberta Martins de Melo Galindo de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Prividera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ libre ? L'aménagement et l'urbanisme à l'épreuve des cadres théoriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Paris VII, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17.JEPEX Jornada de Ensino, Pesquisa e Extensão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pernanbuco, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559088v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02284513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulaciones socio-territoriales entre ciudades medias y espacios rurales : el desafío de las innovaciones. perspectiva comparadas entre Francia y la Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Sassone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminario interno red de investigación al internacional AGRITERRIS : coexistencia de diferentes modelos de desarrollo de la actividad agropecuaria : desafios para las dinámicas de los territorios y de las innovaciones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculttad de ciencias agrarias y forestales, Universidad nacional de La Plata, Nov 2017, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5173,51 +5173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées CNRS Cristech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Autrans, France</w:t>
@@ -5240,307 +5240,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurations socio-spatiales et itinéraires de développement des territoires ruraux. Vers de nouveaux modèles pour les politiques de la ruralité?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Ider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+                <w:t xml:space="preserve">F. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Clevers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Milian</w:t>
+                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541871v1</w:t>
+                <w:t xml:space="preserve">hal-01942503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilemma on the centrosymmetry or non centrosymmetry of 3,5-dinitrobenzoic acid crystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Configurations socio-spatiales et itinéraires de développement des territoires ruraux. Vers de nouveaux modèles pour les politiques de la ruralité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Clevers</w:t>
+                <w:t xml:space="preserve">Fatima Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Agasse-Peulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Sanselme</w:t>
+                <w:t xml:space="preserve">J. Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CGOM-10 (Crystal Growth of Organic Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">Symposium PSDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942503v1</w:t>
+                <w:t xml:space="preserve">hal-01541871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Région Midi-Pyrénées dans les programmes de coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reflets de la construction européenne : réflexions, références et refus du débat sur l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Toulouse, France. pp.51-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5565,51 +5565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'Union européenne aide les territoires en difficulté : la politique régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires de l'Europe, unie dans sa diversité depuis 50 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Toulouse, France. p. 199-200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5647,77 +5647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-trivial Structural Determination of Uncommon Layered Aluminophosphates by Combining Direct Space Strategy and NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mellot-Draznieks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Tuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6007,64 +6007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalité, accessibilité, solidarité : les renoncements de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, 245 p., 2024, Documents, Jean-Luc Veyssy, 978-2-35687-994-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6095,51 +6095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allier tourisme et vie quotidienne ? Martel (Lot) face à son attractivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6183,64 +6183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Services publics et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
@@ -6280,51 +6280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délaissement du territoire : quelles adaptations des services publics dans les territoires ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse : Presses universitaires du Mirail, 2012, 180 p., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,216 +6336,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00789549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées. Région d'Europe</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">CRDP - Midi-Pyrénées, 2008</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Onesta Préf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP Midi-Pyrénées, 2008, 262 p. : bibliogr., carte, photo, graph., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04834328v1</w:t>
+                <w:t xml:space="preserve">halshs-00336959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midi-Pyrénées : région d'Europe</w:t>
+                <w:t xml:space="preserve">Midi-Pyrénées. Région d'Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Laborderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CRDP - Midi-Pyrénées, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Onesta Préf.</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-00336959v1</w:t>
+                <w:t xml:space="preserve">halshs-04834328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des politiques publiques locales. Le cas des reconversions industrielles.</w:t>
               </w:r>
@@ -6570,51 +6570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Beslay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6675,51 +6675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6881,64 +6881,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie politique des services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6980,51 +6980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 - De la gouvernance métropolitaine au “Far west” de l'exploitation des ressources souterraines en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Denoël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,592 +7073,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questions urbaines et gouvernance à Tandil, ville intermédiaire de la Pampa argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les nouvelles fabriques de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020123v1</w:t>
+                <w:t xml:space="preserve">hal-01966994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
+                <w:t xml:space="preserve">Services publics et territoires ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Rieutort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jean; Laurent Rieutort. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.152-173, 2018, Horizon : histoire-géographie, 978-2-200-62332-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662057v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questions urbaines et gouvernance à Tandil, ville intermédiaire de la Pampa argentine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francia, ¿de París y el desierto francés al continuo urbano?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcelo Sili. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouvelles fabriques de la ville</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gobernanza territorial. Problemáticas y desafíos de la planificación y la gestion territorial en el contexto de la globalizacion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Università del Salento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.255-278, 2018, Perspectives on rural development, 978-88-8305-142-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i26113775n2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966994v1</w:t>
+                <w:t xml:space="preserve">hal-02020123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Services publics et territoires ruraux</w:t>
+                <w:t xml:space="preserve">Rol de las ciudades intermedias en la copresencia de modelos de producción agropecuarios. Enseñanzas del caso de Rodez (Francia) para las problemáticasidentificadas en Francia y Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana María Sassone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Muzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.152-173, 2018, Horizon : histoire-géographie, 978-2-200-62332-6</w:t>
+              <w:t xml:space="preserve">Interrogantes y desafios en las territorialidades emergentes, XII Bienal del coloquio transformaciones territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020133v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La région Occitanie</w:t>
+                <w:t xml:space="preserve">Préface à l'ouvrage de Gwenaël Doré &amp;quot;Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des 13 Régions</w:t>
+              <w:t xml:space="preserve">Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.244-266, 2017, 978-2-200-61840-7</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-14, 2017, 978-2-343-11806-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02549456v1</w:t>
+                <w:t xml:space="preserve">hal-02560342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface à l'ouvrage de Gwenaël Doré &amp;quot;Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
+                <w:t xml:space="preserve">La région Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carroué Laurent. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hors des métropoles point de salut ? Les capacités de développement des territoires non métropolitains</w:t>
+              <w:t xml:space="preserve">La France des 13 Régions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-14, 2017, 978-2-343-11806-2</w:t>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.244-266, 2017, 978-2-200-61840-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560342v1</w:t>
+                <w:t xml:space="preserve">hal-02549456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normandie</w:t>
               </w:r>
@@ -7763,199 +7763,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
+                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonnal</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diana Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
+              <w:t xml:space="preserve">Geografias en dialogues, portes para la reflexión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Universidad nacional del Centro de la Provincia de Buenos-Aires, pp.493-500, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020162v1</w:t>
+                <w:t xml:space="preserve">hal-02020186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen, Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lapoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Amalia Lorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7974,182 +7927,229 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diana Lan (compiladora). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografias en dialoguos : Aportes para la reflexión - Tomo I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNCPBA, pp.493-500, 2016, 978-950-658-405-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La exploration no convencional de los recursos del subsuelo y las consecuencias en un territorio fragmentado. El caso de Anelo (Neuquen)</w:t>
+                <w:t xml:space="preserve">La municipalité argentine, acteur du développement territorial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bustos Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Petrantonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Bonnal; Pascal Chevalier; Marc Dedeire; Jean-Michel Sourisseau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografias en dialogues, portes para la reflexión</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1, Universidad nacional del Centro de la Provincia de Buenos-Aires, pp.493-500, 2016</w:t>
+              <w:t xml:space="preserve">Production et circulation des normes pour l'action publique territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-238, 2016, Territoires en mutation, 978-2-36781-236-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020186v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La citoyenneté européenne est-elle favorisée par la politique de cohésion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8198,582 +8198,582 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la búsqueda de las cuidades intermedias. Algunos elementos de reflexión</w:t>
+                <w:t xml:space="preserve">A la búsqueda de las ciudades intermedias, algunos elementos de reflexión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francisco Maturana M.; Andrés Rojas B. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad autonoma de Chile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades intermedias en Chile : territorios olvidados</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.15-20, 2015, 978-956-01-0195-2</w:t>
+              <w:t xml:space="preserve">Ciudades intermedias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIL Editores, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02020205v1</w:t>
+                <w:t xml:space="preserve">hal-03662059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agglomérations transfrontalières entre mythe et réalité</w:t>
+                <w:t xml:space="preserve">A la búsqueda de las cuidades intermedias. Algunos elementos de reflexión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Maturana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francisco Maturana M.; Andrés Rojas B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les frontières européennes au XXIe siècle : réflexion croisée des sciences sociales</w:t>
+              <w:t xml:space="preserve">Ciudades intermedias en Chile : territorios olvidados</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.157-175, 2015, Europe des cultures, 978-2-87574-266-7</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RIL Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.15-20, 2015, 978-956-01-0195-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020202v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A la búsqueda de las ciudades intermedias, algunos elementos de reflexión</w:t>
+                <w:t xml:space="preserve">Les agglomérations transfrontalières entre mythe et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Universidad autonoma de Chile. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jebeili</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrand Vayssière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciudades intermedias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIL Editores, 2015</w:t>
+              <w:t xml:space="preserve">Penser les frontières européennes au XXIe siècle : réflexion croisée des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.157-175, 2015, Europe des cultures, 978-2-87574-266-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662059v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
+                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Taulelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 34, </w:t>
+              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
+                <w:t xml:space="preserve">Alcide; Club Cévenol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01158006v1</w:t>
+                <w:t xml:space="preserve">halshs-00952781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces de l'industrie cévénole</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Patrick Cabanel. </w:t>
+                <w:t xml:space="preserve">La labellisation des Pôles d’Excellence Rurale. Vers de nouveaux modèles de développement pour les territoires ruraux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Loudiyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mauricette Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cévennes au XXIe siècle, une renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Labellisation et Mise en Marque des Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcide; Club Cévenol</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-137, 2014, 978-2-917743-54-6</w:t>
+                <w:t xml:space="preserve">Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325-342, 2014, CERAMAC (Clermont-Ferrand), 2-84516-634-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00952781v1</w:t>
+                <w:t xml:space="preserve">halshs-01158006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de cohésion européenne, un instrument de la citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Clément-Wilz; Sylvaine Poillot-Peruzzetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire la citoyenneté européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8837,51 +8837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'aménagement du territoire devient compétitif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carrière, Jean-Paul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mise en œuvre du développement territorial durable : déclinaisons franco-roumaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris : L'Harmattan, 2013, pp.161-185, 2013, 978-2-343-01281-0</w:t>
@@ -9005,51 +9005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture de la politique d'aménagement du territoire à travers les zonages et les pôles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean; Martin Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France, aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2008, p. 242-256 : tabl., graph., 2008, Collection U-Géographie</w:t>
@@ -9566,64 +9566,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydiane Brevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9680,51 +9680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9768,51 +9768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Taulelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9986,51 +9986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire petite ville touristique à la campagne : diversités et complémentarités de l'offre de services à Martel (Lot)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélio Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10091,64 +10091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tarn : un concentré des grands enjeux de l'aménagement de la France du XXIème siècle (Synthèse). Étude réalisée pour le compte du Conseil départemental du Tarn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygal Fijalkow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Martorell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10378,51 +10378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594619v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Taulelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.882.0032" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146044v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygal Fijalkow" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Courcelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660631v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Sassone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146029v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lio Labat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04146073v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Muzi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21148" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.14724" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225999v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15887" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-01QKBDF9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01517062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos Cara" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Iscaro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Petrantonio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.4011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goossens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau-Corcos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saidi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP04139F" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01417370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourrelly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bloch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5dt02908b" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653193v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14195/1647-6336_12_9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kasian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verheyen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. A. Kirschhock" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm502525w" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01152212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5380" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Taulelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826368v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouchevreau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mellot-Draznieks" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Suchomel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203767" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DJ1BZF5L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861148v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm4004799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151128v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jebeili" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.1700" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802810v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608517v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Suchomel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic102534d" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canioni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchal-Roch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc-Laronze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haouas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc11296a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00570342v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00276341v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398900v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Barreau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Volkringer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loiseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.05.018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6CNJ87X-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fink" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flambard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2005.05.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R60TZVK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856000v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vidal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02438289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barboux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdaguer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-3093(94)90054-X" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MHMMFPN-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230861v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coutures" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990551" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294046v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05427734v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818981v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818944v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rayssac" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Panegos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728996v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549492v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Amalia Lorda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018885v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Maria Sassone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia M. Muzi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338159v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Muzi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559088v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675402v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Deno&#235;l" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Victoria da Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit&#243;ria Roberta Martins de Melo Galindo de Lima" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Prividera" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941027v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clevers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rougeot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanselme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01941131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01942503v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse-Peulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01541871v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ider" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Milian" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026241v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00294197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101336v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guillou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dutour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371165v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Est&#232;be" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rouyer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et. Al" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856010v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594582v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020144v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4396" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336959v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Laborderie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Onesta Pr&#233;f." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04834328v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beslay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillaume" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188479v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Daynac" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594599v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laumiere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211061v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966994v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aug&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020133v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/les-espaces-ruraux-en-france-capesagregation-geographie-9782200623326" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020123v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://siba-ese.unisalento.it/index.php/prd/issue/view/1626" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i26113775n2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662057v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mar&#237;a Sassone" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560342v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=53256" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.armand-colin.com/la-france-des-13-regions-9782200615369" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481312v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carrou&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieterich Fran&#231;oise" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020186v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Lan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549473v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lapoix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020162v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367812366.html" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020193v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/download/toc/88606/toc_432007.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Maturana" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rileditores.com/tienda/ciudades-intermedias-en-chile-territorios-olvidados/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/51052" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952781v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-alcide.com/livre-Les_C%C3%A9vennes_au_XXIe_si%C3%A8cle,_une_renaissance-341-341-1-0-1.html" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158006v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/312577" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026231v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/title/50909" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6379-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01026223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01653214v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/la-france-une-geographie-urbaine--9782200255794.htm" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.caill.2010.01.0149" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855908v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audras" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vautier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935160v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960116v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bustos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Barrue-Pastor" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacinthe Bessi&#232;re" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338900v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydiane Brevard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400761v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322417v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pinson" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04133304v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane de Champs" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04855417v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Martorell" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>