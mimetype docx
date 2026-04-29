--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Capability Indices With Student Mixture Models Applied to Aircraft Engines GD&T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal approach for shape defect measurement based on global stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106030. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonrigid Registration for Form Defect Identification of Thin Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the shape deviation of non rigid parts from optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-016-8899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality- and cost-driven assembly technique selection and geometrical tolerance allocation for mechanical structure assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Sequence Influence on Geometric Deviations of Compliant Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mounaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540903460240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct duplication of physical models in discrete 5-axis machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452750802047941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Planning Strategy for a General Digitized Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi Souzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2353853͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certification method for the milling process of free-form surfaces using a test part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/002075499191788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reverse-Engineering Approach for the Management of Product Geometrical Variations during Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Grégorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-state shape of aeronautical components for assembly simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gringoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation Simulation During Assembly of Non-rigid Components. Realistic Assembly Simulation with ANATOLEFLEX Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coloos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gothenburg, Sweden. pp.202 - 207, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.02.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Process Based on Measuring Data for Gap Prediction of an Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Neural Networks’ Ability to Approximate Geometrical Variation Propagation in Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp.224 - 232, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Decision-Making for Assembly Technique Selection and Geometrical Tolerance Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.315 - 324, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30817-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-axis Direct Machining of Rough Clouds of Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubai, United Arab Emirates. pp.591-600, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2010.591-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour estimer la normale sur données discrètes et bruitées issues d'une numérisation 3D par capteur laser plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail en Modélisation Géométrique – GTMG08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-Engineering et copiage rapide de nuage de points numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Simulation of Flexible Parts through the fitting of Linkage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breteau Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lartigue Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fricéro Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falgarone Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the flexibility of components in the assembly of aeronautics hydraulic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounaud Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falgarone Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevassus Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIMENSIONAL METROLOGY OF FLEXIBLE PARTS: IDENTIFICATION OF GEOMETRICAL DEVIATIONS FROM OPTICAL MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical and Computational Tools in Metrology VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Caparica, Portugal. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812774187_0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIRST APPROACH FOR RAPID COPYING OF FREE-FORM SURFACES IN 5-AXIS MACHINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Design and Manufacturing in Mechanical Engineering (IDMME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles géométriques polynomiaux pour la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail en Modélisation Géométrique - GTMG06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LURPA Ecole Normale Supérieure de Cachan, Mar 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la géométrie de machines CN par mesure d'artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Génie Mécanique, Université d’Alep, Syrie, May 2006, Alep, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte de la géométrie des composants déformables durant l’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole normale supérieure de Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process Capability Indices With Student Mixture Models Applied to Aircraft Engines GD&T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Croquelois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Ferraris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Achibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144 (10), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4054601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04479598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modal approach for shape defect measurement based on global stereocorrelation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hild</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Lasers in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128, pp.106030. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optlaseng.2020.106030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonrigid Registration for Form Defect Identification of Thin Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bendjebla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Quinsat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4039640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the shape deviation of non rigid parts from optical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-016-8899-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality- and cost-driven assembly technique selection and geometrical tolerance allocation for mechanical structure assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.103 - 115. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2013.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Sequence Influence on Geometric Deviations of Compliant Parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Mounaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chevassus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540903460240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct duplication of physical models in discrete 5-axis machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452750802047941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00604250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Planning Strategy for a General Digitized Surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi Souzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computing and Information Science in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.2353853͔⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certification method for the milling process of free-form surfaces using a test part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/002075499191788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-state shape of aeronautical components for assembly simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Gringoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Soufflet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reverse-Engineering Approach for the Management of Product Geometrical Variations during Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Grégorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Mechanics, Design Engineering and Advanced Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Cartagena, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation Simulation During Assembly of Non-rigid Components. Realistic Assembly Simulation with ANATOLEFLEX Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Coloos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Gothenburg, Sweden. pp.202 - 207, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2016.02.336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Process Based on Measuring Data for Gap Prediction of an Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Hangzhou, China. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted Decision-Making for Assembly Technique Selection and Geometrical Tolerance Allocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd CIRP Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Bochum, Germany. pp.315 - 324, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30817-8_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Neural Networks’ Ability to Approximate Geometrical Variation Propagation in Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Andolfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Douilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th CIRP Conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Huddersfield, United Kingdom. pp.224 - 232, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2013.08.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5-axis Direct Machining of Rough Clouds of Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charyar Mehdi-Souzani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAD'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Dubai, United Arab Emirates. pp.591-600, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3722/cadaps.2010.591-600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche pour estimer la normale sur données discrètes et bruitées issues d'une numérisation 3D par capteur laser plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail en Modélisation Géométrique – GTMG08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the flexibility of components in the assembly of aeronautics hydraulic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounaud Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourdet Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falgarone Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevassus Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly Simulation of Flexible Parts through the fitting of Linkage Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breteau Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lartigue Claire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fricéro Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falgarone Hugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th CIRP conference on Computer Aided Tolerancing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-Engineering et copiage rapide de nuage de points numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohanad Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101517v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A FIRST APPROACH FOR RAPID COPYING OF FREE-FORM SURFACES IN 5-AXIS MACHINING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Breteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Integrated Design and Manufacturing in Mechanical Engineering (IDMME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIMENSIONAL METROLOGY OF FLEXIBLE PARTS: IDENTIFICATION OF GEOMETRICAL DEVIATIONS FROM OPTICAL MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bourdet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Anwer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Mathematical and Computational Tools in Metrology VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Caparica, Portugal. pp.196-203, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789812774187_0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles géométriques polynomiaux pour la fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail en Modélisation Géométrique - GTMG06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LURPA Ecole Normale Supérieure de Cachan, Mar 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la géométrie de machines CN par mesure d'artefacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Lavernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Tournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lartigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Génie Mécanique, Université d’Alep, Syrie, May 2006, Alep, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte de la géométrie des composants déformables durant l’assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thiebaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole normale supérieure de Cachan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01737008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ferraris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054601" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etievant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendjebla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinsat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8899-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2013.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mounaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Falgarone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903460240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almohanad Makki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750802047941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi Souzani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353853&#852;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002075499191788" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899110v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gringoz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiebaut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soufflet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coloos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094429v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_31" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2010.591-600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101517v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Makki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226732v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breteau Pierre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartigue Claire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fric&#233;ro Benoit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgarone Hugo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226728v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaud Mathieu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdet Pierre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevassus Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774187_0019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226738v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Croquelois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Ferraris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Achibi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thiebaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054601" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Etievant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quinsat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2020.106030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bendjebla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quinsat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lartigue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4039640" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358143v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lacroix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lartigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Andolfatto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-8899-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thi&#233;baut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2013.03.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564093v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mounaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Falgarone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chevassus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540903460240" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almohanad Makki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452750802047941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226542v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi Souzani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2353853&#852;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lartigue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Duc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/002075499191788" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gringoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiebaut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Soufflet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Gr&#233;gorio" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668631v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mathieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coloos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.02.336" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.04.050" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30817-8_31" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094434v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2013.08.035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charyar Mehdi-Souzani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3722/cadaps.2010.591-600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Makki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounaud Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdet Pierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falgarone Hugo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevassus Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226732v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breteau Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lartigue Claire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fric&#233;ro Benoit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101517v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Makki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226738v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Breteau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Anwer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812774187_0019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lavernhe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thi&#233;baut" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01737008v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>