--- v0 (2026-04-06)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1896-0774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160856795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Berlinghof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliana Bogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulisse Cardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-round quantification, structure and dynamics of epibacterial communities from diverse macroalgae reveal a persistent core microbiota and strong host specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Berlinghof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliana Bogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulisse Cardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of novel carbohydrate‐binding modules in laminarin interaction of multimodular proteins from marine Bacteroidota during phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Katherin Zühlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.e16624. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Demoulinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Champeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Dolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique alcohol dehydrogenases involved in algal sugar utilization by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki Hyun Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Dutschei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Reisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (7-8), pp.2363-2384. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of a glycan‐degrading flavobacterial genus in a tidally mixed coastal temperate habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.3192-3206. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Algal Polysaccharide Degradation to Formaldehyde Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Methling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.e202200269. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming fresh macroalgae induces specific catabolic pathways, stress reactions and Type IX secretion in marine flavobacterial pioneer degraders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2027 - 2039. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-022-01251-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function analysis of a new PL17 oligoalginate lyase from the marine bacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leesa J Klau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jaffrennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.1638-1655. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Characterization of a L-2-Haloacid Dehalogenase From Zobellia galactanivorans DsijT Suggests a Role in Haloacetic Acid Catabolism and a Wide Distribution in Marine Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Grigorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.725997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of detached kelp biomass in a subtidal temperate coastal ecosystem induces succession of epiphytic and sediment bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia roscoffensis sp. nov. and Zobellia nedashkovskayae sp. nov., two flavobacteria from the epiphytic microbiota of the brown alga Ascophyllum nodosum, and emended description of the genus Zobellia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thiébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (8), pp.004913. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of the marine flavobacterial genus Zobellia on macroalgae using novel qPCR and CARD-FISH assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard M Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.126269. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of alginate catabolism involves a GntR family repressor in the marine flavobacterium Zobellia galactanivorans DsijT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (14), pp.7786-7800. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation dynamics and processes associated with the accumulation of Laminaria hyperborea (Phaeophyceae) kelp fragments: an in situ experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.1481-1492. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effect of simulated salt marsh restoration by sand-amendment on sediment bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Wigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan M. Sievert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215767. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope probing and metagenomics highlight the effect of plants on uncultured phenanthrene-degrading bacterial consortium in polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.1814-1830. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary productivity below the seafloor at deep-sea hot springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Mcnichol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hryhoriy Stryhanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (26), pp.6756-6761. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1804351115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do deep-sea hot spring ecosystems work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sievert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Mcnichol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Journal for Kids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses unravel the crucial role of a horizontally acquired alginate lyase for brown algal biomass degradation by Z obellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongtao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere effect is stronger than PAH concentration on shaping spatial bacterial assemblages along centimetre-scale depth gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (11), pp.881 - 893. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjm-2017-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and taxon as driving forces of carbohydrate catabolism in marine heterotrophic bacteria: example of the model algae-associated bacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Schenowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecology and Physiology of Marine Microbes, 18 (12), pp.4610-4627. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Rhizosphere Effect on Available Carbon Sources, Phenanthrene Degradation, and Active Microbiome in an Aged-Contaminated Industrial Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.92. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelps feature systemic defense responses: insights into the evolution of innate immunity in multicellular eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 204 (3), pp.567-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere heterogeneity shapes abundance and activity of sulfur-oxidizing bacteria in vegetated salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sievert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.309. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of two marine alginate lyases from Zobellia galactanivorans reveals distinct modes of action and exquisite adaptation to their natural substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena C E Lundqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Jam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (32), pp.23021-37. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.467217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and Structural Characterization of the Complex Agarolytic Enzyme System from the Marine Bacterium Zobellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Hendrik Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (36), pp.30571-30584. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.377184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and gut bacteroidetes: the food connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Hendrik Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rebuffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.93. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2011.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterborne signaling primes the expression of elicitor-induced genes and buffers the oxidative responses in the brown alga Laminaria digitata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Goulitquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Raimund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e21475. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the structure-function of a tandem pair of glycoside transporters in the marine flavobacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Potocki-Veronese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Marine Flavobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation dynamics processes and macrofauna communities successions within drift kelp accumulations: an in-situ experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA−SIP and metagenomic revealed shifts in active phenanthrene−degrading bacteria of rhizosphere and bulk soil from a historically contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Bacterial Genetics and Ecology, BAGECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacterial Models for Experimental Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Model Organisms in Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.1-26, 2021, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003217503-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic labelling of cultured macroalgae and isolation of 13 C-labelled cell wall polysaccharides for trophic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dartevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel laminarin-binding CBMs in multimodular proteins of marine Bacteroidota feature prominently in phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Katherin Zühlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation du système alginolytique de la bactérie marine Zobellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Paris 6, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial strategies for biogeochemical transformations: diversity, mechanisms, regulations and environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacteriology. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04092426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:149.41634241245px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Thomas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1896-0774</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160856795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Year-round quantification, structure and dynamics of epibacterial communities from diverse macroalgae reveal a persistent core microbiota and strong host specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.70077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785077v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Berlinghof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliana Bogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulisse Cardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), pp.e00996--24. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary history and association with seaweeds shape the genomes and metabolisms of marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Berlinghof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliana Bogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulisse Cardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (6), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/msphere.00996-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the role of novel carbohydrate‐binding modules in laminarin interaction of multimodular proteins from marine Bacteroidota during phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Katherin Zühlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.e16624. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on the chemical ecology of the Fucaceae holobionts: from fundamental knowledge to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Demoulinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Champeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurane Dolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (S2), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crchim.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of a glycan‐degrading flavobacterial genus in a tidally mixed coastal temperate habitat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (12), pp.3192-3206. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.16505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia alginiliquefaciens sp. nov., a novel member of the flavobacteria isolated from the epibiota of the brown alga Ericaria zosteroides (C. Agardh) Molinari & Guiry 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Duchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (6), pp.005924. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.005924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unique alcohol dehydrogenases involved in algal sugar utilization by marine bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ki Hyun Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theresa Dutschei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Reisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 107 (7-8), pp.2363-2384. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-023-12447-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connecting Algal Polysaccharide Degradation to Formaldehyde Detoxification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maike Behrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Methling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (14), pp.e202200269. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.202200269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consuming fresh macroalgae induces specific catabolic pathways, stress reactions and Type IX secretion in marine flavobacterial pioneer degraders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.2027 - 2039. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-022-01251-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic tracing reveals single-cell assimilation of a macroalgal polysaccharide by a few marine Flavobacteria and Gammaproteobacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ting-Di Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (10), pp.3062-3075. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-021-00987-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of detached kelp biomass in a subtidal temperate coastal ecosystem induces succession of epiphytic and sediment bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.15389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure-function analysis of a new PL17 oligoalginate lyase from the marine bacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leesa J Klau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Jaffrennou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glycobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (3), pp.1638-1655. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/glycob/cwab058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Characterization of a L-2-Haloacid Dehalogenase From Zobellia galactanivorans DsijT Suggests a Role in Haloacetic Acid Catabolism and a Wide Distribution in Marine Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Grigorian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Groisillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.725997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zobellia roscoffensis sp. nov. and Zobellia nedashkovskayae sp. nov., two flavobacteria from the epiphytic microbiota of the brown alga Ascophyllum nodosum, and emended description of the genus Zobellia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Thiébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71 (8), pp.004913. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/ijsem.0.004913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection and quantification of the marine flavobacterial genus Zobellia on macroalgae using novel qPCR and CARD-FISH assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard M Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systematic and Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (6), pp.126269. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.syapm.2021.126269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of alginate catabolism involves a GntR family repressor in the marine flavobacterium Zobellia galactanivorans DsijT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magda Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Jouanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (14), pp.7786-7800. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkaa533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation dynamics and processes associated with the accumulation of Laminaria hyperborea (Phaeophyceae) kelp fragments: an in situ experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.1481-1492. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.13041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term effect of simulated salt marsh restoration by sand-amendment on sediment bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James T. Morris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Wigand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan M. Sievert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215767. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02147188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a new primer combination to minimize plastid contamination in 16S rDNA metabarcoding analyses of alga‐associated bacterial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (1), pp.30-37. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope probing and metagenomics highlight the effect of plants on uncultured phenanthrene-degrading bacterial consortium in polluted soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.1814-1830. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-019-0394-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do deep-sea hot spring ecosystems work?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sievert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Mcnichol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Journal for Kids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary productivity below the seafloor at deep-sea hot springs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesse Mcnichol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hryhoriy Stryhanyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niculina Musat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 115 (26), pp.6756-6761. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1804351115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere effect is stronger than PAH concentration on shaping spatial bacterial assemblages along centimetre-scale depth gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Bourceret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Leyval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (11), pp.881 - 893. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjm-2017-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Expression Analysis of Zobellia galactanivorans during the Degradation of Algal Polysaccharides Reveals both Substrate-Specific and Shared Transcriptome-Wide Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bordron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Eveillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.article 1808. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrageenan catabolism is encoded by a complex regulon in marine heterotrophic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Prechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1685. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-017-01832-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analyses unravel the crucial role of a horizontally acquired alginate lyase for brown algal biomass degradation by Z obellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongtao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Larocque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duffieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbivore-induced chemical and molecular responses of the kelps Laminaria digitata and Lessonia spicata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés A Ritter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loraine A Brillet-Guéguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan A Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey A Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0173315. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173315.s011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitat and taxon as driving forces of carbohydrate catabolism in marine heterotrophic bacteria: example of the model algae-associated bacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanno Teeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Schenowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecology and Physiology of Marine Microbes, 18 (12), pp.4610-4627. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Rhizosphere Effect on Available Carbon Sources, Phenanthrene Degradation, and Active Microbiome in an Aged-Contaminated Industrial Soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.92. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2016.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and substrate screening of polycyclic aromatic hydrocarbon degrading bacteria from soil with long history of contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lorgeoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cebron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 107, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelps feature systemic defense responses: insights into the evolution of innate immunity in multicellular eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Panse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 204 (3), pp.567-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhizosphere heterogeneity shapes abundance and activity of sulfur-oxidizing bacteria in vegetated salt marsh sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Sievert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.309. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2014.00309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative characterization of two marine alginate lyases from Zobellia galactanivorans reveals distinct modes of action and exquisite adaptation to their natural substrate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena C E Lundqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Jam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 288 (32), pp.23021-37. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M113.467217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and Structural Characterization of the Complex Agarolytic Enzyme System from the Marine Bacterium Zobellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Hendrik Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Correc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Barbeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 287 (36), pp.30571-30584. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M112.377184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02108464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waterborne signaling primes the expression of elicitor-induced genes and buffers the oxidative responses in the brown alga Laminaria digitata.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Goulitquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Raimund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.e21475. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0021475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and gut bacteroidetes: the food connection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Hendrik Hehemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Rebuffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjam Czjzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.93. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2011.00093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the structure-function of a tandem pair of glycoside transporters in the marine flavobacterium Zobellia galactanivorans Dsij T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Labourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurvan Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Potocki-Veronese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Marine Flavobacteria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation dynamics processes and macrofauna communities successions within drift kelp accumulations: an in-situ experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Temperate Reefs Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Hong-Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration de la diversité des bactéries marines dégradant les macroalgues par marquage isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IXème colloque AFEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Bussang, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA−SIP and metagenomic revealed shifts in active phenanthrene−degrading bacteria of rhizosphere and bulk soil from a historically contaminated site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Cébron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Corre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Symposium on Bacterial Genetics and Ecology, BAGECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bacterial Models for Experimental Biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis. Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sanchez-Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Marine Model Organisms in Experimental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, CRC Press, pp.1-26, 2021, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781003217503-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059671v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic labelling of cultured macroalgae and isolation of 13 C-labelled cell wall polysaccharides for trophic investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwen Le Duff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dartevelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Botanical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.abr.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel laminarin-binding CBMs in multimodular proteins of marine Bacteroidota feature prominently in phytoplankton blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Katherin Zühlke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ficko-Blean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bartosik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Terrapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jeudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation du système alginolytique de la bactérie marine Zobellia galactanivorans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microbiologie et Parasitologie. Paris 6, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01110859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacterial strategies for biogeochemical transformations: diversity, mechanisms, regulations and environmental drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bacteriology. Sorbonne Université, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04092426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId204"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BDF496C"/>
+    <w:nsid w:val="D0C3A28A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1896-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160856795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785077v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70077" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234624v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Brott" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hyun Nam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Dutschei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Reisky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12447-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260403v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16505" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Behrens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Methling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01251-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146433v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15389" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thi&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard M Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126269" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Dudek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa533" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147188v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Morris" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Wigand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215767" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0394-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322725v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mcnichol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sylva" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804351115" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Zhu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duffieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2017-0124" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Schenowitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13584" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00092" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.377184" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925466v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00093" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki-Veronese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04092426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1896-0774" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160856795" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785077v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Le Duff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05195842v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Pfister" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Berlinghof" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliana Bogan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulisse Cardini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00996-24" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pfister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04579759v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Katherin Z&#252;hlke" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ficko-Blean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bartosik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrapon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jeudy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16624" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740350v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Demoulinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousvoal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Dolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.271" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260403v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.16505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04199452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duchaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04234624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Brott" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki Hyun Nam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Dutschei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Reisky" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12447-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822270v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Behrens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Methling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01251-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03220808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Di Wu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-021-00987-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03146433v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Bettignies" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15389" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leesa J Klau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Larocque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Jaffrennou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Duval" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357342v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Grigorian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Groisillier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Leblanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.725997" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Thi&#233;baud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004913" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03417302v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard M Fuchs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2021.126269" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Dudek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Michel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa533" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035135v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dauby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.13041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02147188v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James T. Morris" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Wigand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan M. Sievert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215767" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404303v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dittami" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12806" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322773v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0394-z" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02404329v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Sievert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Mcnichol" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322725v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hryhoriy Stryhanyuk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sylva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niculina Musat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1804351115" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930946v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Bourceret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leyval" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2017-0124" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613034v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bordron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01808" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899178v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prechoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01832-6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01503166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongtao Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duffieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13699" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01587420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s A Ritter" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabioch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loraine A Brillet-Gu&#233;guen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan A Corre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A Cosse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173315.s011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137896v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanno Teeling" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Schenowitz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13584" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00092" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.11.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NTKS4X9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01113853v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cosse" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Panse" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kloareg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Potin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01777382v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Giblin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cardon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2014.00309" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00998611v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena C E Lundqvist" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jam" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M113.467217" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Hendrik Hehemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Correc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thomas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.377184" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goulitquer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Raimund" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00925466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rebuffet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam Czjzek" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2011.00093" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745767v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Labourel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki-Veronese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404688v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145502v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059671v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis. Grimaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Brosseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003217503-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035113v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dartevelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2019.11.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260572v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01110859v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04092426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>