--- v0 (2026-03-20)
+++ v1 (2026-05-05)
@@ -184,429 +184,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
+                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+                <w:t xml:space="preserve">Florent Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Patrick Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Stéphane Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Anthony Roulenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban de Lavenne</w:t>
+                <w:t xml:space="preserve">David Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688316v1</w:t>
+                <w:t xml:space="preserve">hal-04659907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
+                <w:t xml:space="preserve">Exploring hydrological system performance for alpine low flows in local and continental prediction systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Baby</w:t>
+                <w:t xml:space="preserve">Annie Y.-Y. Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Boujard</w:t>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Martel</w:t>
+                <w:t xml:space="preserve">Shaun Harrigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Roulenq</w:t>
+                <w:t xml:space="preserve">Christel Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Villani</w:t>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56, pp.102056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.102056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659907v1</w:t>
+                <w:t xml:space="preserve">hal-04804778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring hydrological system performance for alpine low flows in local and continental prediction systems</w:t>
+                <w:t xml:space="preserve">Benefits of upstream data for downstream streamflow forecasting: data assimilation in a semi-distributed flood forecasting model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Y.-Y. Chang</w:t>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaun Harrigan</w:t>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Prudhomme</w:t>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 56, pp.102056. </w:t>
+              <w:t xml:space="preserve">LHB Hydroscience Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (1), pp.2374081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.102056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/27678490.2024.2374081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804778v1</w:t>
+                <w:t xml:space="preserve">hal-04688316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the visual detection of non-natural records in streamflow time series: challenges and impacts</w:t>
               </w:r>
@@ -726,103 +726,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE, une plateforme nationale pour la prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 42, pp.17-21. </w:t>
@@ -860,77 +860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Ficchí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1288,51 +1288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Ducharne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the SiSPAT SVAT model for irrigation estimation in south-east France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les interfaces graphiques pour la modélisation hydrologique. De la préparation des données à la prévision des débits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Shiny::INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Jan 2026, Montpellier, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1755,247 +1755,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Évolutions de la plateforme PREMHYCE : nouvelles fonctionnalités et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400604v1</w:t>
+                <w:t xml:space="preserve">hal-05400729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolutions de la plateforme PREMHYCE : nouvelles fonctionnalités et perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PREMHYCE : un outil opérationnel pour la prévision des étiages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution du projet CIPRHES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05400729v1</w:t>
+                <w:t xml:space="preserve">hal-05400604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation d’observations de débit dans un modèle semi-distribué simple de prévision des crues : jusqu’où les observations amont peuvent-elles améliorer les prévisions aval ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
@@ -2018,346 +2018,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Belleudy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Bourgin</w:t>
+                <w:t xml:space="preserve">Jean-Michel Soubeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Calmel</w:t>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04352639v1</w:t>
+                <w:t xml:space="preserve">hal-04237609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle anticipation de la sécheresse 2022 ? Analyse croisée sur la prévision météorologique, hydrologique et hydrogéologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retour sur vingt ans de recherches partenariales DGPR-INRAE sur la prévision des crues et des inondations. Avancées, valorisation et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Belleudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
+                <w:t xml:space="preserve">Blaise Calmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sécheresse et étiages 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237609v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses (CIPRHES) en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2399,77 +2399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme de prévision des étiages PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2576,51 +2576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Danne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
@@ -2649,103 +2649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP et OTAMIN : deux outils pour la prévision de crue opérationnelle et la quantification des incertitudes associées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Zuber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Belleudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2770,90 +2770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécheresse 2022 : caractérisation hydrologique des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Magand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Roman-Villafane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de prévision des crues GRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5es Rencontres HydroGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Antony, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,103 +2964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des crues en milieu montagneux sous climat tropical : exemple de La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Roulenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prévision des crues et des inondations – Avancées, valorisation et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHF, Nov 2023, Toulouse, France</w:t>
@@ -3083,467 +3083,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SnowHydro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703172v1</w:t>
+                <w:t xml:space="preserve">hal-03702637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France. The CIPRHES project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-2022 Scientific Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702637v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the impact of temporal resolution on a snow model used for hydrological modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Suitability of a snow accounting model for hydrological modelling across time scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SnowHydro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-9453⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03695989v1</w:t>
+                <w:t xml:space="preserve">hal-03703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes et outils pour la prévision opérationnelle des crues et des inondations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,77 +3598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-flow forecasting in France using the PREMHYCE operational platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3732,103 +3732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE, une plateforme opérationnelle de prévision des étiages à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Strasbourg, France</w:t>
@@ -3857,77 +3857,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-flow forecasting in France: update on the latest developments of the PREMHYCE operational forecast platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Véron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3985,286 +3985,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+                <w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Viatgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCHAPI, Jan 2020, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782305v1</w:t>
+                <w:t xml:space="preserve">hal-03281014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et prévision en montagne avec les modèles GR et CemaNeige</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+                <w:t xml:space="preserve">PREMHYCE: An operational tool for low-flow forecasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques prévision des crues en montagne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-19335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281014v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE: an operational tool for low-flow forecasting</w:t>
               </w:r>
@@ -4427,51 +4427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.20</w:t>
@@ -4552,51 +4552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Modélisation de Surface Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France. pp.38</w:t>
@@ -5013,51 +5013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on aquatic ecosystems along the Asse river network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Samie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5274,64 +5274,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévision des étiages à l’échelle nationale par la plateforme opérationnelle PREMHYCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Batté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,77 +5399,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRP, OTAMIN et evalhyd : des outils pour la prévision opérationnelle des crues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5524,51 +5524,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMHYCE : une plateforme opérationnelle pour la prévision des sécheresses et des étiages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5600,627 +5600,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the diversity of locally driven operational hydrological prediction systems can support globally configured on-demand high-resolution services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Mcknight</w:t>
+                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eram Artinyan</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petko Tsarev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Danhelka</w:t>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573002v1</w:t>
+                <w:t xml:space="preserve">hal-04320321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving hydrological flood forecasting systems with globally-configured on demand high-resolution services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Mcknight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Capell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Capell</w:t>
+                <w:t xml:space="preserve">Peter Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Berg</w:t>
+                <w:t xml:space="preserve">Yeshewatesfa Hundecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-15983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Vigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320321v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de GRP et GR5H_RI pour la prévision des crues sur les bassins versants côtiers du sud-est de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How the diversity of locally driven operational hydrological prediction systems can support globally configured on-demand high-resolution services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Helena Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Mcknight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Vigoureux</w:t>
+                <w:t xml:space="preserve">Eram Artinyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brigode</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tilmant</w:t>
+                <w:t xml:space="preserve">Petko Tsarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Jan Danhelka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France (SHF) -Prévision des crues et inondations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. , 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320355v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated chain for the hydrometeorological forecasting of low flows and droughts in France – The CIPRHES project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Virtual Workshop on “Connecting global to local hydrological modelling and forecasting: scientific advances and challenges”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online conference, France. </w:t>
@@ -6301,51 +6301,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. HyMeX workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Barcelona, Spain. pp.1, 2017</w:t>
@@ -6387,51 +6387,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainties in changes in potential evaporation: the formulation issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hingray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sami Bouarfa (coordination scientifique), Marielle Montginoul (coordination scientifique), Thomas Pelte (coordination scientifique), Eric Sauquet (coordination scientifique). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment partager l’eau en France ? À l’ère de l’anthropocène</w:t>
@@ -6684,103 +6684,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Manuel d'utilisation (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 93 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6802,103 +6802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calage et application opérationnelle du modèle de prévision de crue GRP - Description des fichiers utilisés par les exécutables (v2022.r3046)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6952,51 +6952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution de la base de données du projet CIPRHES : échantillons national et local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - HYCAR. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7012,319 +7012,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévisibilité des étiages et évaluation des chaines de prévisions</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">EDF-DTG. 2026</w:t>
+                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Batté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526837v1</w:t>
+                <w:t xml:space="preserve">hal-05559493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaine intégrée pour la prévision hydrométéorologique des étiages et des sécheresses - Rapport final du projet CIPRHES</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Université Paris-Saclay, INRAE, UR HYCAR, Antony; Météo-France, DCSC, Toulouse; EDF - DTG, Saint-Martin-le-Vinoux; BRGM, Orléans; LOTERR, Université de Lorraine, Metz; EDF, LHNE, Chatou; Météo-France, CNRS, CNRM, Toulouse; INRAE, UR RIVERLY, Lyon-Villeurbanne; Office français de la biodiversité (OFB), Direction de la recherche et de l'appui scientifique, Vincennes; Ministère de la Transition écologique, Direction de l'eau et de la biodiversité, La Défense. 2026, pp.38</w:t>
+                <w:t xml:space="preserve">Prévisibilité des étiages et évaluation des chaines de prévisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rouzies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gailhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDF-DTG. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05559493v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des processus de fonte et d’accumulation du manteau neigeux lors de la spatialisation du module neige CemaNeige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2024, 31 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7340,691 +7340,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul C. Astagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Tilmant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrin</w:t>
+                <w:t xml:space="preserve">Alban de Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264392v1</w:t>
+                <w:t xml:space="preserve">hal-04311173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la mise au point des modèles et l’analyse de leur sensibilité à différents aspects. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royer-Gaspard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaia Piazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C. Astagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 26 pp</w:t>
+              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04311173v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’analyse des performances des outils de prévision. Rapport final du projet de recherche ReNovRisk-Transferts, Action 2 Aléas hydrologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spatialisation d’un module neige dans un contexte de modélisation hydrologique semi-distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hallouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tilmant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OSU Réunion, INRAE (UR HYCAR, Antony). 2023, 37 pp</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04311180v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux produits d’estimation de l’évapotranspiration potentielle sur le territoire réunionnais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269217v1</w:t>
+                <w:t xml:space="preserve">hal-04269221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux produits d’estimation de l’évapotranspiration potentielle sur le territoire réunionnais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703156v1</w:t>
+                <w:t xml:space="preserve">hal-04269217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la flexibilité temporelle du générateur de pluie utilisé dans les abaques GRP</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement de CemaNeige à différents pas de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">INRAE UR HYCAR. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thirel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269221v1</w:t>
+                <w:t xml:space="preserve">hal-03703156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place opérationnelle du modèle de prévision des crues GRP sur des bassins réunionnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -8046,64 +8046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8151,64 +8151,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l’outil de prévision des étiages PREMHYCE – Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bourgin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE UR HYCAR. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8226,64 +8226,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramétrage du module CemaNeige de l’outil opérationnel GRP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE UR HYCAR. 2020, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,51 +8301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l’outil de prévision des étiages PREMHYCE – Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8402,51 +8402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gouttevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,51 +8633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation hydrologique distribuée du Rhône. Rapport d'avancement 2014 - version finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cipriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8742,51 +8742,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des données de la réanalyse SAFRAN de Météo-France, mise en place d’un décalage des séries de données, création de fichiers climatiques et calcul d’une évapotranspiration de référence au pas de temps horaire spatialisée pour la modélisation hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2012, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8836,51 +8836,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des besoins en eau des plantes dans la vallée de la Durance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tilmant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8988,51 +8988,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AC5F845"/>
+    <w:nsid w:val="D792EA8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9219,51 +9219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-tilmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3115-9535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659907v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boujard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roulenq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374540" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Genin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dourdet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cipriani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cherel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269217v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cipriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-tilmant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3115-9535" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659907v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boujard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Martel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Roulenq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Villani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374540" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804778v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Y.-Y. Chang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Helena Ramos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaun Harrigan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Prudhomme" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tilmant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.102056" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688316v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royer-Gaspard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bourgin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban de Lavenne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2374081" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214908v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Strohmenger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Branger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3375-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04000338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.42.7297" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042989v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Besson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delaigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020043" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03023204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etchevers" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-383-381-2020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609669v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Viatg&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ficch&#237;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dorchies" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019017" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01899583v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Arama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Blanc Coutagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/201604625" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Samie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2013.06.083" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400729v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400604v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04320294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Soubeyroux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roman-Villafane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352639v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Belleudy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Calmel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143966v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352577v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanda Genin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dourdet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piotte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Danne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04352664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Zuber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257330v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nowak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143840v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04351350v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise V&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thirel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-9453" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269268v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701578v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rousset" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Willemet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-66" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257490v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266322v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2856" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281014v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riboust" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia Piazzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782305v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-19335" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03378483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608271v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Branger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gouttevin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602235v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cipriani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599046v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Cherel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Batt&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bessiere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323423v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04937108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bourgeois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Vigoureux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C. Astagneau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572937v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Mcknight" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Capell" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Berg" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeshewatesfa Hundecha" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Olsson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-15983" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320355v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573002v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eram Artinyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petko Tsarev" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Danhelka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5399" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04573193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606805v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hingray" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Antoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/338/9782759240982/comment-partager-l-eau-en-france" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4099-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257395v5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Berthet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04257407v4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05526875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559493v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gailhard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04311180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264392v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hallouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269217v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836753v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367101v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783512v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180670v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03180684v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605058v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cipriani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barachet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601503v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601065v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Gros" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595664v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>