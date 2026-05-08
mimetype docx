--- v0 (2026-03-22)
+++ v1 (2026-05-08)
@@ -2002,278 +2002,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous precipitation of magnesite and lizardite from hydrothermal alteration of olivine under high-carbonate alkalinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit Demirci</w:t>
+                <w:t xml:space="preserve">Romain Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Miele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.63-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687452v1</w:t>
+                <w:t xml:space="preserve">insu-00940231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous precipitation of magnesite and lizardite from hydrothermal alteration of olivine under high-carbonate alkalinity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Borohydride-induced destabilization of hydrazine borane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Janots</w:t>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 368, pp.63-75. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (17), pp.9321 - 9329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.03.211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00940231v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrazine borane-induced destabilization of ammonia borane, and vice versa</w:t>
               </w:r>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2399,307 +2399,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposites from mesoporous silica and dimethacrylic resin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential precipitation of a new goethite-calcite nanocomposite and its possible application in the removal of toxic ions from polluted water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ze Bing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bois</w:t>
+                <w:t xml:space="preserve">François Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Grosgogeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Toche</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 175, pp.1 - 7. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 214, pp.139-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597147v1</w:t>
+                <w:t xml:space="preserve">insu-00749245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential precipitation of a new goethite-calcite nanocomposite and its possible application in the removal of toxic ions from polluted water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+                <w:t xml:space="preserve">Nanocomposites from mesoporous silica and dimethacrylic resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ze Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">B. Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 175, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2013.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2012.10.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00749245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of the CuCl2–NH3BH3 mixture followed by TGA and DSC</w:t>
               </w:r>
@@ -2711,64 +2711,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 567, pp.100 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2796,554 +2796,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-solid carbonation of Ca(OH)2 and CaO particles under non-isothermal and isothermal conditions by using a thermogravimetric analyzer: Implications for CO2 capture</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insertion of triethyleneglycol dimethacrylate inside mesoporous silica for composites elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ze Bing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grosgogeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chassagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160, pp.41 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.08.009⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00730652v1</w:t>
+                <w:t xml:space="preserve">hal-01597155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid precipitation of magnesite micro-crystals from Mg(OH)2-H2O-CO2 slurry enhanced by NaOH and a heat-ageing step (from 20 to 90°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Gas-solid carbonation of Ca(OH)2 and CaO particles under non-isothermal and isothermal conditions by using a thermogravimetric analyzer: Implications for CO2 capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Toche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg300652s⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (3), pp.172-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2012.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00749133v1</w:t>
+                <w:t xml:space="preserve">insu-00730652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral replacement rate of olivine by chrysotile and brucite under high alkaline conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Rapid precipitation of magnesite micro-crystals from Mg(OH)2-H2O-CO2 slurry enhanced by NaOH and a heat-ageing step (from 20 to 90°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">German Montes-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Janots</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (11), pp.5233-5240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg300652s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.02.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00719186v1</w:t>
+                <w:t xml:space="preserve">insu-00749133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of triethyleneglycol dimethacrylate inside mesoporous silica for composites elaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Toche</w:t>
+                <w:t xml:space="preserve">Mineral replacement rate of olivine by chrysotile and brucite under high alkaline conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Janots</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 347 (1), pp.62-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2012.02.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.04.055⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01597155v1</w:t>
+                <w:t xml:space="preserve">insu-00719186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia borane decomposition in the presence of cobalt halides</w:t>
               </w:r>
@@ -3355,77 +3355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (20), pp.12955 - 12964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3484,90 +3484,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal chloride-doped ammonia borane thermolysis: Positive effect on induction period as well as hydrogen and borazine release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Benzouaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 509 (1-2), pp.81 - 86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3889,566 +3889,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Toche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umit B. Demirci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Bakher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
+              <w:t xml:space="preserve">13th European Symposium on Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, PALERME, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751911v1</w:t>
+                <w:t xml:space="preserve">hal-04752156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+                <w:t xml:space="preserve">The key role of thermal analysis in the study of BNH materials for solid-state hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Andrieux</w:t>
+                <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
+              <w:t xml:space="preserve">Journées de Calorimétrie et d'Analyse Thermique (JCAT 52)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IS2M Mulhouse, Jun 2022, Colmar, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752527v1</w:t>
+                <w:t xml:space="preserve">hal-04751911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMAL ANALYSIS FOR MODELING ASSESSMENT AND PYROMETER CALIBRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Desseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Deffrennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 eme Journées de Calorimétrie et d’Analyse Thermique (JCAT-52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, Alsace, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSC measurements and modeling of the solid–liquid equilibria of H2O-H3PO4 using Quasi-ideal model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouhib</w:t>
+                <w:t xml:space="preserve">Thermodynamic optimization of the Co–Ni–W system and alloy design applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bakher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Kaddami</w:t>
+                <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Symposium on Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, PALERME, Italy</w:t>
+              <w:t xml:space="preserve">20th PLANSEE Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Reutte, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752156v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dezellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4490,77 +4490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W–Ni–Co ternary system thermodynamic description at intermediate temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bouliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4667,51 +4667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lackner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Applied Superconductivity, EUCAS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
@@ -4868,316 +4868,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Electrical and Thermal Characterizations of Polyimide/BN Nanocomposites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umit Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Toche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965387v1</w:t>
+                <w:t xml:space="preserve">hal-01733484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse thermique dans l'étude des boranes pour le stockage solide de l'hydrogène</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural, Electrical and Thermal Characterizations of Polyimide/BN Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sombel Diaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saysouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ème Journées de Calorimétrie et d'Analyse Thermique - JCAT 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Nanoworkshop : 6th International Workshop on Polymer/Metal Nanocomposites, Toulouse, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01733484v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermogravimetric analysis and differential scanning calorimetry, important techniques in investigating the dehydrogenation ability of NH3BH3-based chemical hydrogen storage mateirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umit B. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CTEC 2012 Calorimetry and Thermal Effects in Catalysis,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5769,51 +5769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Toche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALPHAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Malo, France</w:t>
@@ -6011,51 +6011,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2023.11.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965387v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkerk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913459v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem Abouelleil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Attik" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Toche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ory" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dental.2023.11.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pontoreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dezellus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cardinal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-marc Pelletier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588710v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandra Veselska" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shefali Vaidya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinmoy Das" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202117261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712844v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cauwet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Acher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyewon Ji" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4065706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127398v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall O'Toole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Lecourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj04890a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907035v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonii Zhadan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz-Lopez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02258F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047301v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Couzon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fellah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Loestean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Chassagneux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-020-00962-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558835v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gambaro" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valenza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cacciamani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Muolo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Passerone" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Rybak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Gaska" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Czeslaw Kapusta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Salles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4038" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Ould-Amara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal G. Yot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10070750" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schmit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chiriac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Toche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chassagneux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2016.11.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lannes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Tommasino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10544" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725491v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sombel Diaham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saysouk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubakeur Belkerk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T6SBQ0TJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2014.10.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00940231v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lafay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Montes-Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Janots" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.01.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687452v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit Demirci" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.03.211" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01687481v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fabien Petit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Moussa" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2014.05.082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GXBZ1H7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749245v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2012.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597147v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ze Bing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grosgogeat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2013.03.017" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTFQWTM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01676088v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2012.11.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597155v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.04.055" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQSW5H06-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00730652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Renard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2012.08.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749133v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg300652s" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00719186v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.02.040" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01690571v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Krol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.07.040" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HD8QSD9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01696588v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benzouaa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2010.06.007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4WM94-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302185v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Marciano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Boulnat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752350v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouhib" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Kaddami" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Counioux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752156v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bakher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751911v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umit B. Demirci" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Desseaux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Deffrennes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752527v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouliez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gardiola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752733v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752747v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scheuerlein" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Michels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Lackner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Belkerk" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP.2013.6747082" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01733484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965387v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belkerk" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01707740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751912v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dezecot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752195v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751956v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anir Benihya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gardiola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Meynckens" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>