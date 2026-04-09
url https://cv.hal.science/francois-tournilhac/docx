--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -204,538 +204,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the relaxation complexity of vitrimers: Time-temperature superpositions of a time-temperature non-equivalent system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual reconfigurable network from a semi-crystalline functional polyolefin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Edera</w:t>
+                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Chappuis</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 299, pp.126916. </w:t>
+              <w:t xml:space="preserve">, 2024, 297, pp.126864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583679v1</w:t>
+                <w:t xml:space="preserve">hal-04560377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual reconfigurable network from a semi-crystalline functional polyolefin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the relaxation complexity of vitrimers: Time-temperature superpositions of a time-temperature non-equivalent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Selene Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 297, pp.126864. </w:t>
+              <w:t xml:space="preserve">, 2024, 299, pp.126916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560377v1</w:t>
+                <w:t xml:space="preserve">hal-04583679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
+                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Norvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.338-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179218v1</w:t>
+                <w:t xml:space="preserve">hal-04060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Edera</w:t>
+                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Norvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.338-343. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (8), pp.6095-6106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060224v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
               </w:r>
@@ -849,1776 +849,1776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching an exchangeable network with one of its components: The key to high T g epoxy vitrimers with accelerated relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion and stiffness matching in epoxyvitrimers/strain sensor fiber laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélène Chappuis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01005⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.1264-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818071v1</w:t>
+                <w:t xml:space="preserve">hal-03624829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and stiffness matching in epoxyvitrimers/strain sensor fiber laminates</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriching an exchangeable network with one of its components: The key to high T g epoxy vitrimers with accelerated relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Clemens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélène Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.1264-1275. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (16), pp.6982-6991. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624829v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seppe Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonny J Blaker</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellen Roels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Brancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.187-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370512v1</w:t>
+                <w:t xml:space="preserve">hal-03370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouzo phase occurrence with alternating lipo/hydrophilic copolymers in water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+                <w:t xml:space="preserve">L. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makoto Ouchi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Daujat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1SM00575H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1838-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367534v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Daujat</w:t>
+                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tournilhac</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonny J Blaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153860v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouzo phase occurrence with alternating lipo/hydrophilic copolymers in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seppe Terryn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+                <w:t xml:space="preserve">Kana Nishimori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Roels</w:t>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Brancart</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali</w:t>
+                <w:t xml:space="preserve">Makoto Ouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47, pp.187-205. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (31), pp.7384-7395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00575H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370504v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dicarboxylic acid-epoxy vitrimers: influence of the off-stoichiometric acid content on cure reactions and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonny J Blaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Jourdain</w:t>
+                <w:t xml:space="preserve">Constantinos Soutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mona M Obadia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Gresil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11 (33), pp.5327-5338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00342e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962675v1</w:t>
+                <w:t xml:space="preserve">hal-02967637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Viscoelasticity and Flow of Self-Assembled Vitrimers: The Case of a Polyethylene/Dioxaborolane System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unprecedented Sequence Control and Sequence‐Driven Properties in a Series of AB‐Alternating Copolymers Consisting Solely of Acrylamide Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuki Kametani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (13), pp.5193-5201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.201915075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicarboxylic acid-epoxy vitrimers: influence of the off-stoichiometric acid content on cure reactions and thermo-mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonny J Blaker</w:t>
+                <w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona M Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Soutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gresil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (33), pp.5327-5338. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00342e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical gelation of AB-alternating copolymers made of vinyl phenol and maleimide units: cooperation between precisely incorporated phenol and long alkyl pendant groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Polymethacrylic Acid Shows Thermoresponsivity in an Organic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cazares-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin C Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kana Nishimori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9PY00329K⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (15), pp.5995-6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392164v1</w:t>
+                <w:t xml:space="preserve">hal-02351499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymethacrylic Acid Shows Thermoresponsivity in an Organic Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical gelation of AB-alternating copolymers made of vinyl phenol and maleimide units: cooperation between precisely incorporated phenol and long alkyl pendant groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Nishimori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Cazares-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 52 (15), pp.5995-6004. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (18), pp.2327-2336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00329K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351499v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Gelation and Network Properties of Cationically Copolymerized Mono- and Diglycidyl Ethers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cloitre</w:t>
+                <w:t xml:space="preserve">Phase separation and self-assembly in vitrimers: hierarchical morphology of molten and semi-crystalline polyethylene/dioxaborolane maleimide systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (14), pp.5121-5137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00406⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.432-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135158v1</w:t>
+                <w:t xml:space="preserve">hal-02350857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and self-assembly in vitrimers: hierarchical morphology of molten and semi-crystalline polyethylene/dioxaborolane maleimide systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
+                <w:t xml:space="preserve">Control of Gelation and Network Properties of Cationically Copolymerized Mono- and Diglycidyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (2), pp.432-443. </w:t>
+              <w:t xml:space="preserve">, 2018, 51 (14), pp.5121-5137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350857v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linking of Poly(butylene terephthalate) by Reactive Extrusion Using Zn(II) Epoxy-Vitrimer Chemistry</w:t>
               </w:r>
@@ -2823,417 +2823,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of reactions and network structures of epoxy thermosets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vidil</w:t>
+                <w:t xml:space="preserve">Multiple welding of long fiber epoxy vitrimer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mihaluta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (21), pp.4838-4845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00257A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135163v1</w:t>
+                <w:t xml:space="preserve">hal-03229295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and catalysis of Zn 2+ in epoxy-based vitrimers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Mougnier</w:t>
+                <w:t xml:space="preserve">Control of reactions and network structures of epoxy thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Okada</w:t>
+                <w:t xml:space="preserve">Simone Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tournilhac</w:t>
+                <w:t xml:space="preserve">Agathe Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (27), pp.4486-4493. </w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.126-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY00752J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229292v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple welding of long fiber epoxy vitrimer composites</w:t>
+                <w:t xml:space="preserve">Coordination and catalysis of Zn 2+ in epoxy-based vitrimers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chabert</w:t>
+                <w:t xml:space="preserve">A. Demongeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vial</w:t>
+                <w:t xml:space="preserve">S. Mougnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Cauchois</w:t>
+                <w:t xml:space="preserve">S. Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Mihaluta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (21), pp.4838-4845. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (27), pp.4486-4493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00257A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00752J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229295v1</w:t>
+                <w:t xml:space="preserve">hal-03229292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular thermoplastic with 0.5 Pa.s melt viscosity</w:t>
               </w:r>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136, pp.11268-11271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3334,910 +3334,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cationic epoxy polymerization by supramolecular initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Control of Propagation in Cationic Polymerization of Room Temperature Curable Epoxy Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (23), pp.9240-9248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401720j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800871v1</w:t>
+                <w:t xml:space="preserve">hal-02920411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-resistant, hydrophobic UVB-shielding films from water-borne nanostructured latexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki I. Triftaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.2125-2131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2py20969a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Control of Propagation in Cationic Polymerization of Room Temperature Curable Epoxy Compositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Control of cationic epoxy polymerization by supramolecular initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.1323-1327</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma401720j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02920411v1</w:t>
+                <w:t xml:space="preserve">hal-00800871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic control of the vitrimer glass transition</w:t>
+                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.789-792. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.7664-7667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz300239f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805716v1</w:t>
+                <w:t xml:space="preserve">hal-00701671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
+                <w:t xml:space="preserve">Making Insoluble Polymer Networks Malleable via Olefin Metathesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Maes</w:t>
+                <w:t xml:space="preserve">Y.S. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhibin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM06715C⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (20), pp.8424-8427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja303356z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00675695v1</w:t>
+                <w:t xml:space="preserve">hal-00701675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Insoluble Polymer Networks Malleable via Olefin Metathesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Lu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja303356z⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1681-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM06715C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701675v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
+                <w:t xml:space="preserve">Catalytic control of the vitrimer glass transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134, pp.7664-7667. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.789-792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mz300239f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701671v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00805716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (meth)acrylate water borne latexes using amino-acid based surfactants: effect of surfactant on film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rosenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki I. Triftaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2178-2185. </w:t>
@@ -4275,90 +4275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléochimie rencontre la chimie supramoléculaire. Le caoutchouc autoréparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 348-349, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,90 +4383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleochemistry meets supramolecular chemistry: the self-healing elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 348-49, pp.49--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,90 +4491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-like malleable materials from permanent organic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334, pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4593,63 +4593,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
+                <w:t xml:space="preserve">Polymer materials and sustainable development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Halary</w:t>
+                <w:t xml:space="preserve">Jean Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4676,489 +4676,489 @@
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088341v1</w:t>
+                <w:t xml:space="preserve">hal-03114409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymer for enhancement of adhesion and processability of hot melt polyamides</w:t>
+                <w:t xml:space="preserve">Matériaux Polymères et Développement Durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Chabert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Sylvain Caillol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sajot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Louis Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546090v1</w:t>
+                <w:t xml:space="preserve">hal-00560343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.1133-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664864v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Supramolecular polymer for enhancement of adhesion and processability of hot melt polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhad.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00546136v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer materials and sustainable development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Halary</w:t>
+                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5185,224 +5185,224 @@
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114409v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux Polymères et Développement Durable</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Averous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.E. Borredon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Halary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Avérous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Borredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bourbigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boutevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 338-39, pp.41-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560343v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer materials and sustainable development | Matériaux polymères et développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Halary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Avérous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5509,77 +5509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 291-292, pp.84-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile one-pot synthesis of supramolecular plastics and self-healing rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.7966-7967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5751,64 +5751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,90 +5859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (24), pp.7925-7936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymeric Materials: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 95, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,51 +6217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toughening with little stiffness loss: polyamide filled with ABC triblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Rebizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39, pp.9365-9374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6341,230 +6341,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes in block copolymers: coupling of electric field and mobile ions</w:t>
+                <w:t xml:space="preserve">Orienting Ion-Containing Block Copolymers Using AC Electric Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoav Tsori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+                <w:t xml:space="preserve">Y. Tsori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.145504</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.5873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104591v1</w:t>
+                <w:t xml:space="preserve">hal-00104587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting Ion-Containing Block Copolymers Using AC Electric Field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural changes in block copolymers: coupling of electric field and mobile ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoav Tsori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tsori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Leibler</w:t>
+                <w:t xml:space="preserve">David Andelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.5873</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.145504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104587v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Mesophases Formed by a Perfluoroalkyl/Biphenyl Compound. Amphiphilic and Steric Effects</w:t>
               </w:r>
@@ -6679,51 +6679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Tilted Dimeric Mesophase for Terminally Polar Polyphilic Mesogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (1), pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (7), pp.1121-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7231,90 +7231,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast return and full elastic recovery in self-healing elastomers for soft robotic actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Norvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1715-1721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7342,325 +7342,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Lahore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pomes-Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Frank Clemens</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237515v1</w:t>
+                <w:t xml:space="preserve">hal-04237081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damiano</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237081v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives in fibres reinforced polymer composites for aerospace structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall 2006 ACS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8031,51 +8031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ciardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c03067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Chappuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cloitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126864" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Trevisan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Nishimori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00575H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492919v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralm G. Ricarte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02415" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kametani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cazares-Cortes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00329K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00406" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Demongeot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Groote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goossens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hoeks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01141" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihiro Hayashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01833E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Musso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2016.06.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demongeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mougnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00752J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cauchois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihaluta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00257A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnaou R&#233;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800871v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800903v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki I. Triftaridou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auguste" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20969a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401720j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805716v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300239f" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701675v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Guan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303356z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rosenbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20278f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sajot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhad.2010.08.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rebizant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061090g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Tsori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andelman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gen&#232;s Tournilhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996150" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DA4B1BBDC68B1DB1C8A37EAF69B97EDC867A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostrovskii" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blinov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93CCF5092EA3688E6E00036CB89F44DDBA7AEAA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruinsma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE216A235A0590B3BD4DBB1E7A6BCC3AD4C123CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulianov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993187" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2651D705AF9C8D58CE315CA4DB7575F350EE1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belarbi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002302014300" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEE448C5A63E7DC3C1F3FC65823253F68EC7E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9942.445354" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ciardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c03067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cloitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Chappuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Trevisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Nishimori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00575H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralm G. Ricarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02415" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kametani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cazares-Cortes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Baker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00412" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00329K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Demongeot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Groote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goossens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hoeks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01141" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihiro Hayashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01833E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cauchois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihaluta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00257A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Musso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2016.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demongeot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mougnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00752J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnaou R&#233;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401720j" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki I. Triftaridou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auguste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20969a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Guan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303356z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300239f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rosenbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20278f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sajot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhad.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rebizant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061090g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Tsori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andelman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gen&#232;s Tournilhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996150" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DA4B1BBDC68B1DB1C8A37EAF69B97EDC867A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostrovskii" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blinov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93CCF5092EA3688E6E00036CB89F44DDBA7AEAA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruinsma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE216A235A0590B3BD4DBB1E7A6BCC3AD4C123CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulianov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993187" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2651D705AF9C8D58CE315CA4DB7575F350EE1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belarbi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002302014300" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEE448C5A63E7DC3C1F3FC65823253F68EC7E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9942.445354" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>