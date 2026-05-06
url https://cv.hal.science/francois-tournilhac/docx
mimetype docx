--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -204,538 +204,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual reconfigurable network from a semi-crystalline functional polyolefin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolving the relaxation complexity of vitrimers: Time-temperature superpositions of a time-temperature non-equivalent system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
+                <w:t xml:space="preserve">Selene Chappuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 297, pp.126864. </w:t>
+              <w:t xml:space="preserve">, 2024, 299, pp.126916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560377v1</w:t>
+                <w:t xml:space="preserve">hal-04583679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the relaxation complexity of vitrimers: Time-temperature superpositions of a time-temperature non-equivalent system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual reconfigurable network from a semi-crystalline functional polyolefin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ciardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Edera</w:t>
+                <w:t xml:space="preserve">Benedetta Rigatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selene Chappuis</w:t>
+                <w:t xml:space="preserve">Emmanuel Richaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 299, pp.126916. </w:t>
+              <w:t xml:space="preserve">, 2024, 297, pp.126864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2024.126864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04583679v1</w:t>
+                <w:t xml:space="preserve">hal-04560377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
+                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Edera</w:t>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ianis Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (8), pp.6095-6106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060224v1</w:t>
+                <w:t xml:space="preserve">hal-04179218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermolatent Heterogeneous Epoxy–Acid Formulation for the Manufacture of Preimpregnated Sheets and Composites with Vitrimer Properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Epoxy Vitrimer Materials by Lipase-Catalyzed Network Formation and Exchange Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Damiano</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Norvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (8), pp.6095-6106. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.338-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c00778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.2c00715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179218v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation mechanisms in PBT at elevated temperatures</w:t>
               </w:r>
@@ -849,1776 +849,1776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and stiffness matching in epoxyvitrimers/strain sensor fiber laminates</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enriching an exchangeable network with one of its components: The key to high T g epoxy vitrimers with accelerated relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélène Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Edera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cloitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01648⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (16), pp.6982-6991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624829v1</w:t>
+                <w:t xml:space="preserve">hal-03818071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enriching an exchangeable network with one of its components: The key to high T g epoxy vitrimers with accelerated relaxation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion and stiffness matching in epoxyvitrimers/strain sensor fiber laminates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélène Chappuis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frank Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (16), pp.6982-6991. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.1264-1275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c01005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.1c01648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818071v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélène Chappuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seppe Terryn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Bakkali</w:t>
+                <w:t xml:space="preserve">Jonny J Blaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370504v1</w:t>
+                <w:t xml:space="preserve">hal-03370512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ouzo phase occurrence with alternating lipo/hydrophilic copolymers in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Nishimori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Farge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Daujat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Makoto Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (31), pp.7384-7395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1SM00575H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03153860v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipase Catalyzed Epoxy-acid Addition and Transesterification: from Model Molecule Studies to Network Build-up</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sélène Chappuis</w:t>
+                <w:t xml:space="preserve">Solid rheological properties of PBT-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Daujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonny J Blaker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.1c00820⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (4), pp.1838-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370512v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouzo phase occurrence with alternating lipo/hydrophilic copolymers in water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A review on self-healing polymers for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kana Nishimori</w:t>
+                <w:t xml:space="preserve">Seppe Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Aime</w:t>
+                <w:t xml:space="preserve">Ellen Roels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+                <w:t xml:space="preserve">Joost Brancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makoto Ouchi</w:t>
+                <w:t xml:space="preserve">Camille Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (31), pp.7384-7395. </w:t>
+              <w:t xml:space="preserve">Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.187-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1SM00575H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mattod.2021.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367534v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicarboxylic acid-epoxy vitrimers: influence of the off-stoichiometric acid content on cure reactions and thermo-mechanical properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear Viscoelasticity and Flow of Self-Assembled Vitrimers: The Case of a Polyethylene/Dioxaborolane System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantinos Soutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gresil</w:t>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (33), pp.5327-5338. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00342e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967637v1</w:t>
+                <w:t xml:space="preserve">hal-02492919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Viscoelasticity and Flow of Self-Assembled Vitrimers: The Case of a Polyethylene/Dioxaborolane System</w:t>
+                <w:t xml:space="preserve">Unprecedented Sequence Control and Sequence‐Driven Properties in a Series of AB‐Alternating Copolymers Consisting Solely of Acrylamide Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Cloitre</w:t>
+                <w:t xml:space="preserve">Yuki Kametani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+                <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makoto Ouchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (13), pp.5193-5201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b02415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201915075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492919v1</w:t>
+                <w:t xml:space="preserve">hal-03003112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unprecedented Sequence Control and Sequence‐Driven Properties in a Series of AB‐Alternating Copolymers Consisting Solely of Acrylamide Units</w:t>
+                <w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Kametani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Antoine Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitsuo Sawamoto</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mona M Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Serghei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201915075⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003112v1</w:t>
+                <w:t xml:space="preserve">hal-02962675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of poly(ethylene glycol)-based networks obtained by cationic ring opening polymerization of neutral and 1,2,3-triazolium diepoxy monomers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Dicarboxylic acid-epoxy vitrimers: influence of the off-stoichiometric acid content on cure reactions and thermo-mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonny J Blaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Julien Bernard</w:t>
+                <w:t xml:space="preserve">Constantinos Soutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoli Serghei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Gresil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 11 (11), pp.1894-1905. </w:t>
+              <w:t xml:space="preserve">, 2020, 11 (33), pp.5327-5338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PY01923E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0py00342e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962675v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymethacrylic Acid Shows Thermoresponsivity in an Organic Solvent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical gelation of AB-alternating copolymers made of vinyl phenol and maleimide units: cooperation between precisely incorporated phenol and long alkyl pendant groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kana Nishimori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Cazares-Cortes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Guigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00412⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (18), pp.2327-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00329K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351499v1</w:t>
+                <w:t xml:space="preserve">hal-02392164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical gelation of AB-alternating copolymers made of vinyl phenol and maleimide units: cooperation between precisely incorporated phenol and long alkyl pendant groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Polymethacrylic Acid Shows Thermoresponsivity in an Organic Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cazares-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin C Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kana Nishimori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makoto Ouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (18), pp.2327-2336. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (15), pp.5995-6004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PY00329K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.9b00412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392164v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase separation and self-assembly in vitrimers: hierarchical morphology of molten and semi-crystalline polyethylene/dioxaborolane maleimide systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
+                <w:t xml:space="preserve">Control of Gelation and Network Properties of Cationically Copolymerized Mono- and Diglycidyl Ethers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 52 (2), pp.432-443. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02144⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 51 (14), pp.5121-5137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350857v1</w:t>
+                <w:t xml:space="preserve">hal-02135158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Gelation and Network Properties of Cationically Copolymerized Mono- and Diglycidyl Ethers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Cloitre</w:t>
+                <w:t xml:space="preserve">Phase separation and self-assembly in vitrimers: hierarchical morphology of molten and semi-crystalline polyethylene/dioxaborolane maleimide systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralm G. Ricarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 51 (14), pp.5121-5137. </w:t>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.432-443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b00406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.8b02144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135158v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Linking of Poly(butylene terephthalate) by Reactive Extrusion Using Zn(II) Epoxy-Vitrimer Chemistry</w:t>
               </w:r>
@@ -2823,417 +2823,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple welding of long fiber epoxy vitrimer composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of reactions and network structures of epoxy thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Chabert</w:t>
+                <w:t xml:space="preserve">Simone Musso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Vial</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Agathe Robisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM00257A⟩</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.126-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229295v1</w:t>
+                <w:t xml:space="preserve">hal-02135163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of reactions and network structures of epoxy thermosets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Tournilhac</w:t>
+                <w:t xml:space="preserve">Coordination and catalysis of Zn 2+ in epoxy-based vitrimers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demongeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mougnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Musso</w:t>
+                <w:t xml:space="preserve">S. Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Robisson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62, pp.126-179. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (27), pp.4486-4493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progpolymsci.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6PY00752J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135163v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination and catalysis of Zn 2+ in epoxy-based vitrimers</w:t>
+                <w:t xml:space="preserve">Multiple welding of long fiber epoxy vitrimer composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demongeot</w:t>
+                <w:t xml:space="preserve">Erwan Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mougnier</w:t>
+                <w:t xml:space="preserve">Jérôme Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Okada</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tournilhac</w:t>
+                <w:t xml:space="preserve">Marius Mihaluta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (27), pp.4486-4493. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (21), pp.4838-4845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6PY00752J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00257A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229292v1</w:t>
+                <w:t xml:space="preserve">hal-03229295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular thermoplastic with 0.5 Pa.s melt viscosity</w:t>
               </w:r>
@@ -3271,51 +3271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136, pp.11268-11271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3334,910 +3334,910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Control of Propagation in Cationic Polymerization of Room Temperature Curable Epoxy Compositions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Vidil</w:t>
+                <w:t xml:space="preserve">Water-resistant, hydrophobic UVB-shielding films from water-borne nanostructured latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aggeliki I. Triftaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma401720j⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2125-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2py20969a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920411v1</w:t>
+                <w:t xml:space="preserve">hal-00800903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-resistant, hydrophobic UVB-shielding films from water-borne nanostructured latexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aggeliki I. Triftaridou</w:t>
+                <w:t xml:space="preserve">Control of cationic epoxy polymerization by supramolecular initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.2125-2131. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 4, pp.1323-1327</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800903v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of cationic epoxy polymerization by supramolecular initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Control of Propagation in Cationic Polymerization of Room Temperature Curable Epoxy Compositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vidil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (23), pp.9240-9248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma401720j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800871v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florine Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Corté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1681-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM06715C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701671v1</w:t>
+                <w:t xml:space="preserve">hal-00675695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Insoluble Polymer Networks Malleable via Olefin Metathesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y.S. Lu</w:t>
+                <w:t xml:space="preserve">Catalytic control of the vitrimer glass transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhibin Guan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.789-792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz300239f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja303356z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701675v1</w:t>
+                <w:t xml:space="preserve">hal-00805716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation and deactivation of self-healing in supramolecular rubbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Metal-catalyzed transesterification for healing and assembling of thermosets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2SM06715C⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134, pp.7664-7667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja302894k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00675695v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic control of the vitrimer glass transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Capelot</w:t>
+                <w:t xml:space="preserve">Making Insoluble Polymer Networks Malleable via Olefin Metathesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+                <w:t xml:space="preserve">Zhibin Guan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 1, pp.789-792. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (20), pp.8424-8427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz300239f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja303356z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805716v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of (meth)acrylate water borne latexes using amino-acid based surfactants: effect of surfactant on film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Rosenbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggeliki I. Triftaridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szilvia Karpati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.2178-2185. </w:t>
@@ -4275,90 +4275,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oléochimie rencontre la chimie supramoléculaire. Le caoutchouc autoréparant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 348-349, pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4383,90 +4383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleochemistry meets supramolecular chemistry: the self-healing elastomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 348-49, pp.49--53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4491,90 +4491,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-like malleable materials from permanent organic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 334, pp.695</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4843,286 +4843,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Supramolecular polymer for enhancement of adhesion and processability of hot melt polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sajot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.23870⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30, pp.696-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhad.2010.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546136v1</w:t>
+                <w:t xml:space="preserve">hal-00546090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular polymer for enhancement of adhesion and processability of hot melt polyamides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">France Chabert</w:t>
+                <w:t xml:space="preserve">Epoxy-based networks combining chemical and supramolecular hydrogen-bonding crosslinks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48, pp.1133-1141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.23870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhad.2010.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00546090v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux polymères et développement durable</w:t>
               </w:r>
@@ -5509,77 +5509,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 291-292, pp.84-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5604,51 +5604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile one-pot synthesis of supramolecular plastics and self-healing rubbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5656,51 +5656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.7966-7967</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5751,64 +5751,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soulié-Ziakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,90 +5859,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of self-healing supramolecular rubbers from fatty acid derivatives, diethylene triamine, and urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (24), pp.7925-7936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6014,51 +6014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6148,51 +6148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymeric Materials: Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 95, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6217,51 +6217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toughening with little stiffness loss: polyamide filled with ABC triblock copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Corté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Rebizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6269,51 +6269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hochstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39, pp.9365-9374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6341,230 +6341,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00148903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orienting Ion-Containing Block Copolymers Using AC Electric Field</w:t>
+                <w:t xml:space="preserve">Structural changes in block copolymers: coupling of electric field and mobile ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tsori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Leibler</w:t>
+                <w:t xml:space="preserve">Yoav Tsori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Andelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.5873</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90, pp.145504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104587v1</w:t>
+                <w:t xml:space="preserve">hal-00104591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes in block copolymers: coupling of electric field and mobile ions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orienting Ion-Containing Block Copolymers Using AC Electric Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Andelman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludwik Leibler</w:t>
+                <w:t xml:space="preserve">Y. Tsori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tournilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 90, pp.145504</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.5873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104591v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Mesophases Formed by a Perfluoroalkyl/Biphenyl Compound. Amphiphilic and Steric Effects</w:t>
               </w:r>
@@ -6679,51 +6679,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Tilted Dimeric Mesophase for Terminally Polar Polyphilic Mesogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6821,51 +6821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bruinsma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (1), pp.169-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6963,51 +6963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ostrovskii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sulianov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (7), pp.1121-1139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7231,90 +7231,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast return and full elastic recovery in self-healing elastomers for soft robotic actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jakob Langenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Norvez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ECCOMAS Thematic Conference on Smart Structures and Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Patras, Greece. pp.1715-1721, </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7342,325 +7342,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Langenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Damiano</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Georgopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237081v1</w:t>
+                <w:t xml:space="preserve">hal-04237515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-healing vitrimer composites for soft robotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long latency vitrimer formulation for carbon fibres prepregs composites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelys Lahore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Pomes-Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Langenbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Bakkali-Hassani</w:t>
+                <w:t xml:space="preserve">Ugo Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Clemens</w:t>
+                <w:t xml:space="preserve">Olivier Damiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Meet Sustainability – 20th European Conference on Composite Materials, ECCM20.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.239, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+              <w:t xml:space="preserve">, Jun 2022, Lausanne (CH), Switzerland. pp.364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237515v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New perspectives in fibres reinforced polymer composites for aerospace structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin-Arthur Poutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tournilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwik Leibler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fall 2006 ACS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8031,51 +8031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ciardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c03067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560377v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cloitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126864" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583679v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Chappuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126916" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818071v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Trevisan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Nishimori" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00575H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492919v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralm G. Ricarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02415" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003112v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kametani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915075" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cazares-Cortes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Baker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00412" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392164v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00329K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02144" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00406" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Demongeot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Groote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goossens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hoeks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01141" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihiro Hayashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01833E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229295v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chabert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cauchois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihaluta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00257A" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Musso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2016.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demongeot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mougnier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00752J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnaou R&#233;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920411v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401720j" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800903v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki I. Triftaridou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auguste" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20969a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800871v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701675v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Guan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303356z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300239f" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rosenbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20278f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sajot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhad.2010.08.003" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rebizant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061090g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104587v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104591v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Tsori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andelman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gen&#232;s Tournilhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996150" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DA4B1BBDC68B1DB1C8A37EAF69B97EDC867A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostrovskii" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blinov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93CCF5092EA3688E6E00036CB89F44DDBA7AEAA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruinsma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE216A235A0590B3BD4DBB1E7A6BCC3AD4C123CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulianov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993187" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2651D705AF9C8D58CE315CA4DB7575F350EE1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belarbi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002302014300" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEE448C5A63E7DC3C1F3FC65823253F68EC7E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9942.445354" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ciardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianis Retailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tournilhac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c03067" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583679v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Edera" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selene Chappuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cloitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126916" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Rigatelli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Richaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2024.126864" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin-Arthur Poutrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Damiano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c00778" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Langenbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Norvez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.2c00715" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03982510v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Farge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tournilhac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bihannic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106774" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;l&#232;ne Chappuis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c01005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624829v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Georgopoulou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Clemens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01648" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny J Blaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00820" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367534v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Trevisan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kana Nishimori" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Aime" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guigner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makoto Ouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00575H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Farge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Daujat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournilhac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02105" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seppe Terryn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Roels" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Brancart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2021.01.009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492919v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralm G. Ricarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwik Leibler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b02415" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003112v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Kametani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuo Sawamoto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201915075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jourdain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M Obadia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Julien Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Serghei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY01923E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967637v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Soutis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gresil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00342e" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392164v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cazares-Cortes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00329K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin C Baker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.9b00412" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vidil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b00406" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.8b02144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396998v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Demongeot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Groote" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Goossens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Hoeks" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01141" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikihiro Hayashi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY01833E" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Musso" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robisson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2016.06.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demongeot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mougnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6PY00752J" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Chabert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Vial" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cauchois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mihaluta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00257A" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnaou R&#233;da" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capelot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki I. Triftaridou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Auguste" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pernot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20969a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800871v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma401720j" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00675695v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Maes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cort&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM06715C" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz300239f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja302894k" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701675v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Lu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibin Guan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303356z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800929v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Rosenbauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szilvia Karpati" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2py20278f" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566854v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hidalgo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634069v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681898v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114409v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Halary" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Av&#233;rous" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Borredon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutevin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560343v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Halary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Averous" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Borredon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546090v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Chabert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sajot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhad.2010.08.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546136v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23870" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4BM61P6F-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Halary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664864v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114406v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cordier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399104v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Couturier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Montarnal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cordier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leibler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23094" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0XGM2JMD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399133v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430967v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148903v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Rebizant" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hochstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma061090g" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoav Tsori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andelman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104587v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Gen&#232;s Tournilhac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bassoul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1996150" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C36DA4B1BBDC68B1DB1C8A37EAF69B97EDC867A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ostrovskii" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blinov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Haase" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1995224" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93CCF5092EA3688E6E00036CB89F44DDBA7AEAA8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247947v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prost" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bruinsma" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1994122" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE216A235A0590B3BD4DBB1E7A6BCC3AD4C123CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247887v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lobko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sulianov" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp2:1993187" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF2651D705AF9C8D58CE315CA4DB7575F350EE1A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245757v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Belarbi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maitrot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01988002302014300" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AEE448C5A63E7DC3C1F3FC65823253F68EC7E19/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/150123.9942.445354" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237515v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237081v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelys Lahore" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Pomes-Hadda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237573v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cornillon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Hamerlak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chichignoud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Appel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162342v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>