--- v0 (2026-03-19)
+++ v1 (2026-04-27)
@@ -127,51 +127,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuffler: A Novel Read Reclaim Scheme for Superblock Management in NAND Flash</w:t>
+                <w:t xml:space="preserve">Shuffler: a novel read reclaim scheme for superblock management in NAND flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhibing Sha</w:t>
@@ -210,51 +210,51 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3799982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -663,278 +663,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t>
+                <w:t xml:space="preserve">DUF : Dynamic Uncore Frequency scaling to reduce power consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Islam Naas</w:t>
+                <w:t xml:space="preserve">Etienne André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operating Systems Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t>
+              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.e6580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cpe.6580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276036v1</w:t>
+                <w:t xml:space="preserve">hal-02401796v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUF : Dynamic Uncore Frequency scaling to reduce power consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Islam Naas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne André</w:t>
+                <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dulong</w:t>
+                <w:t xml:space="preserve">Pierre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amina Guermouche</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (3), pp.e6580. </w:t>
+              <w:t xml:space="preserve">Operating Systems Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (1), pp.88-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cpe.6580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3469379.3469391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401796v4</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patch-based data management for dual-copy buffers in RAID-enabled SSDs</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 30 (12), pp.2866-2878. </w:t>
@@ -1312,274 +1312,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block placement in distributed file systems based on block access frequency</w:t>
+                <w:t xml:space="preserve">Adaptive process migrations in coupled applications for exchanging data in local file cache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoning Peng</w:t>
+                <w:t xml:space="preserve">Zhou Jun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqiang Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2851571⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.Article n° 9 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3226027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828213v1</w:t>
+                <w:t xml:space="preserve">hal-01870346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive process migrations in coupled applications for exchanging data in local file cache</w:t>
+                <w:t xml:space="preserve">Block placement in distributed file systems based on block access frequency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqiang Xiao</w:t>
+                <w:t xml:space="preserve">Xiaoning Peng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Autonomous and Adaptive Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (2), pp.Article n° 9 -. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.38411 - 38420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3226027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2018.2851571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870346v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performing initiative data prefetching in distributed file systems for cloud computing</w:t>
               </w:r>
@@ -1591,51 +1591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqiang Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1689,274 +1689,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining data and computation distribution directives for hybrid parallel rogramming : a transformation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prefetching on storage servers through mining access patterns on blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Habel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Trahay</w:t>
+                <w:t xml:space="preserve">Balazs Gerofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10766-016-0428-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.2698 - 2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2015.2496595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346661v1</w:t>
+                <w:t xml:space="preserve">hal-01354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefetching on storage servers through mining access patterns on blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Liao</w:t>
+                <w:t xml:space="preserve">Combining data and computation distribution directives for hybrid parallel rogramming : a transformation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Silber-Chaussumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (9), pp.2698 - 2710. </w:t>
+              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.1268 - 1295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2015.2496595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10766-016-0428-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354329v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic process migration based on block access patterns occurring in storage servers</w:t>
               </w:r>
@@ -1968,51 +1968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoqiang Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Architecture and Code Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 13 (2), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2337,51 +2337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-grain energy consumption modeling of HPC task-based programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Van Lanker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,51 +2808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KAKURENBO: adaptively hiding samples in deep neural network training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Josafat Martinez-Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rep-RAID: an integrated approach to optimizing data replication and garbage collection in RAID-enabled SSDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3414,51 +3414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,103 +3643,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EZIOTracer: unifying kernel and user space I/O tracing for data-intensive applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Islam Naas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHEOPS 2021: Workshop on Challenges and Opportunities of Efficient and Performant Storage Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.4:1-4:11, </w:t>
@@ -4416,299 +4416,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection automatique d'anomalies de performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
+                <w:t xml:space="preserve">Automatic OpenCL code generation for multi-device heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2015 : Conférence en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPP 2015 : 44th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Beijing, China. pp.959 - 968, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPP.2015.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263470v1</w:t>
+                <w:t xml:space="preserve">hal-01275482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic OpenCL code generation for multi-device heterogeneous architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+                <w:t xml:space="preserve">Détection automatique d'anomalies de performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2015 : 44th International Conference on Parallel Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2015 : Conférence en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPP.2015.105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01275482v1</w:t>
+                <w:t xml:space="preserve">hal-01263470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting points of interest in traces using patterns of events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Buntinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5524,51 +5524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the impact of multi-threading on communication performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5766,51 +5766,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicore-enabled multirail communication engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5883,51 +5883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multithreaded communication engine for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Dept. Informatique (Institut Mines-Télécom-Télécom SudParis); Services répartis, Architectures, MOdélisation, Validation, Administration des Réseaux (Institut Mines-Télécom-Télécom SudParis-CNRS); Laboratoire Informatique Paris VI (Université Pierre et Marie Curie - Paris VI). 2017, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7057,51 +7057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3799982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanxiong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2018.2866905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Peng" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2851571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226027" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2417560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2496595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Van Lanker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyong Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjun Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Truong Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Josafat Martinez-Noriega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589610.3596274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Drozd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vatai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS50907.2020.00097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Daumen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28596-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263470v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aulagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_45" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lise Kern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zanin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3799982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanxiong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2018.2866905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Peng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2851571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2417560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2496595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Van Lanker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyong Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjun Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Truong Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Josafat Martinez-Noriega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589610.3596274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Drozd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vatai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS50907.2020.00097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Daumen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28596-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aulagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_45" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lise Kern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zanin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>