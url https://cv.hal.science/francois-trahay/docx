--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine granularity and adaptive cache update mechanism for client caching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Liao</w:t>
+                <w:t xml:space="preserve">Using differential execution analysis to identify thread interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanxiong Chen</w:t>
+                <w:t xml:space="preserve">Alexis Lescouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Voron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2018.2866905⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (12), pp.2866-2878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2019.2927481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884461v1</w:t>
+                <w:t xml:space="preserve">hal-02179717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using differential execution analysis to identify thread interference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
+                <w:t xml:space="preserve">Fine granularity and adaptive cache update mechanism for client caching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Lescouet</w:t>
+                <w:t xml:space="preserve">Hailing Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Voron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dulong</w:t>
+                <w:t xml:space="preserve">Shanxiong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (12), pp.2866-2878. </w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (2), pp.1587 - 1598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2019.2927481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2018.2866905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179717v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive process migrations in coupled applications for exchanging data in local file cache</w:t>
               </w:r>
@@ -1689,274 +1689,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefetching on storage servers through mining access patterns on blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jianwei Liao</w:t>
+                <w:t xml:space="preserve">Combining data and computation distribution directives for hybrid parallel rogramming : a transformation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Habel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Silber-Chaussumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Irigoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPDS.2015.2496595⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.1268 - 1295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10766-016-0428-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354329v1</w:t>
+                <w:t xml:space="preserve">hal-01346661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining data and computation distribution directives for hybrid parallel rogramming : a transformation system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Irigoin</w:t>
+                <w:t xml:space="preserve">Prefetching on storage servers through mining access patterns on blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trahay</w:t>
+                <w:t xml:space="preserve">Balazs Gerofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Parallel Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 44 (6), pp.1268 - 1295. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (9), pp.2698 - 2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10766-016-0428-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPDS.2015.2496595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346661v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic process migration based on block access patterns occurring in storage servers</w:t>
               </w:r>
@@ -2467,51 +2467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2579,51 +2579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Van Lanker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Taboada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2655,957 +2655,957 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-aligning across-page requests for flash-based solid-state drives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">KAKURENBO: adaptively hiding samples in deep neural network training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengyong Tang</w:t>
+                <w:t xml:space="preserve">Thao Truong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minjun Li</w:t>
+                <w:t xml:space="preserve">Edgar Josafat Martinez-Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Wahib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 52nd International Conference on Parallel Processing (ICPP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155595v1</w:t>
+                <w:t xml:space="preserve">hal-04245814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAKURENBO: adaptively hiding samples in deep neural network training</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Rep-RAID: an integrated approach to optimizing data replication and garbage collection in RAID-enabled SSDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Gerofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Wahib</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeurIPS 2023 - 37th Conference on Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th ACM SIGPLAN/SIGBED International Conference on Languages, Compilers, and Tools for Embedded Systems (LCTES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Orlando (FL), United States. pp.99 - 110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3589610.3596274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245814v1</w:t>
+                <w:t xml:space="preserve">hal-04769843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rep-RAID: an integrated approach to optimizing data replication and garbage collection in RAID-enabled SSDs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Re-aligning across-page requests for flash-based solid-state drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengyong Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minjun Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ACM SIGPLAN/SIGBED International Conference on Languages, Compilers, and Tools for Embedded Systems (LCTES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Orlando (FL), United States. pp.99 - 110, </w:t>
+              <w:t xml:space="preserve">The 52nd International Conference on Parallel Processing (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Salt Lake City, United States. pp.736-745, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3589610.3596274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3605573.3605652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769843v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
+                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIS - Laboratoire Modélisation, Informatique et Système - de l’Université de Picardie Jules Verne., Jul 2022, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750441v1</w:t>
+                <w:t xml:space="preserve">hal-03754168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unifying temporal and spatial locality for cache management inside SSDs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhigang Cai</w:t>
+                <w:t xml:space="preserve">PYTHIA: an oracle to guide runtime system decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dong Yin</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2022: 25th Design, Automation and Test in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774532⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Cluster Computing (CLUSTER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Heidelberg, Germany. pp.106-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTER51413.2022.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601725v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why globally re-shuffle? Revisiting data shuffling in large scale deep learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thao Truong Nguyen</w:t>
+                <w:t xml:space="preserve">Unifying temporal and spatial locality for cache management inside SSDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhibing Sha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianwei Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Yin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPDPS 2022: 36th International Parallel &amp; Distributed Processing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS53621.2022.00109⟩</w:t>
+              <w:t xml:space="preserve">DATE 2022: 25th Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.891-896, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/DATE54114.2022.9774532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599740v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PYTHIA : un oracle pour guider les décisions des runtimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Colin</w:t>
+                <w:t xml:space="preserve">Why globally re-shuffle? Revisiting data shuffling in large scale deep learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Truong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Domke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil Vatai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2022: Conférence francophone d'informatique en Parallélisme Architecture et Système (Compas)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPDPS 2022: 36th International Parallel &amp; Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon (virtual), France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS53621.2022.00109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03754168v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-page cache update in SLC-mode with partial programming in high density SSDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minjun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Wahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPP 2021: 50th International Conference on Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Chicago (online), United States. pp.46:1-46:10, </w:t>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent overlapping of blocking communication in MPI applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,261 +4005,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting transactional memory with stricter serializability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NumaMMA: NUMA MeMory Analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sutra</w:t>
+                <w:t xml:space="preserve">Manuel Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marlier</w:t>
+                <w:t xml:space="preserve">Lionel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Schiavoni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Trahay</w:t>
+                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.231-251, </w:t>
+              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-92408-3_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3225058.3225094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821500v1</w:t>
+                <w:t xml:space="preserve">cea-01854072v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NumaMMA: NUMA MeMory Analyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boosting transactional memory with stricter serializability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Schiavoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Marquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPP 2018 - 47th International Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Eugene, United States. pp.1-10, </w:t>
+              <w:t xml:space="preserve">20th International Conference on Coordination Languages and Models (COORDINATION)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.231-251, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3225058.3225094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-92408-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01854072v2</w:t>
+                <w:t xml:space="preserve">hal-01821500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPI Overlap: Benchmark and Analysis</w:t>
               </w:r>
@@ -4327,51 +4327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique d'interférences entre threads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,51 +4435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic OpenCL code generation for multi-device heterogeneous architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4556,51 +4556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique d'anomalies de performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4664,64 +4664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selecting points of interest in traces using patterns of events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianwei Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5056,580 +5056,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Rue</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Faverge</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00587216v1</w:t>
+                <w:t xml:space="preserve">inria-00605735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open source tool chain for performance analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Coulomb</w:t>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Faverge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Parallel Tools Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling-based approach for communication libraries auto-tuning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EZTrace: a generic framework for performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Faverge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaka Ishikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Austin, United States</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Newport Beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00605735v1</w:t>
+                <w:t xml:space="preserve">inria-00587216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NewMadeleine: An Efficient Support for High-Performance Networks in MPICH2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An analysis of the impact of multi-threading on communication performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2009.5160893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360275v1</w:t>
+                <w:t xml:space="preserve">inria-00381670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the impact of multi-threading on communication performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NewMadeleine: An Efficient Support for High-Performance Networks in MPICH2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Buntinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brunet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Parallel and Distributed Processing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Rome, Italy. pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00381670v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable and generic task scheduling system for communication libraries</w:t>
               </w:r>
@@ -5760,317 +5760,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00410355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicore-enabled multirail communication engine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PIOMan : un gestionnaire d'entrées-sorties générique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Rencontres Francophones du Parallélisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Fribourg, Suisse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00327158v1</w:t>
+                <w:t xml:space="preserve">inria-00327177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multithreaded communication engine for multicore architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicore-enabled multirail communication engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536139⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLUSTR.2008.4663788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00224999v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00327158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PIOMan : un gestionnaire d'entrées-sorties générique</w:t>
+                <w:t xml:space="preserve">A multithreaded communication engine for multicore architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Rencontres Francophones du Parallélisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Architecture for Clusters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Miami, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2008.4536139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00327177v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00224999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reactivity and Communication Overlap in MPI using a Generic I/O Manager</w:t>
               </w:r>
@@ -6095,51 +6095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Aumage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Namyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroPVM/MPI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Paris, France. pp.170-177, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6332,90 +6332,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying thread interference with performance variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Saïd Mosli Bouksiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trahay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lescouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Voron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Guermouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3799982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Xiong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanxiong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2018.2866905" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Peng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2851571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2417560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2496595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Van Lanker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyong Tang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjun Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Truong Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Josafat Martinez-Noriega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769843v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589610.3596274" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601725v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774532" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Drozd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vatai" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00109" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS50907.2020.00097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Daumen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28596-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821500v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marlier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aulagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_45" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360275v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327177v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lise Kern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zanin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553835v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Liao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhibing Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanbo Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Cai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3799982" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378830v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639826" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fengxiang Zhang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3586576" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3522755" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401796v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dulong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Guermouche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.6580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276036v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Islam Naas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Colin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3469379.3469391" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2020.3012252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179717v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sa&#239;d Mosli Bouksiaa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lescouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Voron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2019.2927481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Xiong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanxiong Chen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2018.2866905" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870346v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Jun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqiang Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3226027" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828213v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Peng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2018.2851571" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262346v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaka Ishikawa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2417560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346661v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Habel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Silber-Chaussumier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brunet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10766-016-0428-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Gerofi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2015.2496595" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347983v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2899002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Thomas Acquaviva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raipin-Parv&#233;dy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200287v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Risse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER59342.2025.11186478" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Van Lanker" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Taboada" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245814v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Truong Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Josafat Martinez-Noriega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Wahib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589610.3596274" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyong Tang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjun Li" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3605573.3605652" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754168v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Conan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750441v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER51413.2022.00025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Yin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE54114.2022.9774532" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Domke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Drozd" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Vatai" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS53621.2022.00109" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367804v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3472492" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215663v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3439839.3458731" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007204v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Brunet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-SmartCity-DSS50907.2020.00097" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179726v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Daumen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carribault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28596-8_3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01854072v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Selva" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Marquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3225058.3225094" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821500v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sutra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marlier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Schiavoni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-92408-3_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01324179v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363844v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275482v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Parrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPP.2015.105" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257904v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2015.30" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865845v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Iakymchuk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aulagnon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martin-Guillerez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rue" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36949-0_45" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00716478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00605735v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707236v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Coulomb" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Faverge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587216v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2009.5160893" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mercier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Buntinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00408521v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410355v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327177v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00327158v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2008.4663788" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00224999v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2008.4536139" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75416-9_27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399023v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Lise Kern" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Zanin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784556v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00793176v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00177149v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00469488v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03278305v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>