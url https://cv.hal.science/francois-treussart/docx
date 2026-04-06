--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId343"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Naumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="805B48CF"/>
+    <w:nsid w:val="35952D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="884D9D6E"/>
+    <w:nsid w:val="5C1EEDC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="93D249D3"/>
+    <w:nsid w:val="396C9A85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FFCC1C5"/>
+    <w:nsid w:val="DFF9723F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4A7E4567"/>
+    <w:nsid w:val="39AE9D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="823E3597"/>
+    <w:nsid w:val="6394F8FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1F59201B"/>
+    <w:nsid w:val="6AADFDBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="800DBC22"/>
+    <w:nsid w:val="2D82A82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="1A03FCFC"/>
+    <w:nsid w:val="F4D8CC41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="E580A849"/>
+    <w:nsid w:val="3C5EB5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>