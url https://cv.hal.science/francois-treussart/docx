--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Naumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId351"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172511602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000355872634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Imagerie Optique Non Conventionnelle - 19eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Naumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (10), pp.2060-2065. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35952D04"/>
+    <w:nsid w:val="098389DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C1EEDC6"/>
+    <w:nsid w:val="C6E59036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="396C9A85"/>
+    <w:nsid w:val="1D144AA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="DFF9723F"/>
+    <w:nsid w:val="F4DBFC48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="39AE9D36"/>
+    <w:nsid w:val="043775EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="6394F8FE"/>
+    <w:nsid w:val="81D44BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6AADFDBB"/>
+    <w:nsid w:val="A497153F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2D82A82D"/>
+    <w:nsid w:val="730FCB60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="F4D8CC41"/>
+    <w:nsid w:val="B28DCB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="3C5EB5B0"/>
+    <w:nsid w:val="4EABFEE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172511602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355872634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>