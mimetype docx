--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172511602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000355872634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Imagerie Optique Non Conventionnelle - 19eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Naumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (10), pp.2060-2065. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:132.87197231834px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> François Treussart </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">francois-treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1755-0688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149748450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">172511602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000355872634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur (1ère classe)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">École Normale Supérieure de Paris-Saclay et Laboratoire Lumière, matière et interfaces (LuMIn, UMR9024)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Institut Universitaire de France (promotion senior 2025)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche (actuel)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">•	Nouvelles méthodes utilisant les nanotechnologies pour les applications biomédicales•	Centre azote-lacune dans le diamant : applications biomédicales et capteur quantique</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1994-1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Thèse de doctorat, Université Pierre & Marie Curie (Sorbonne Univ.) ; Directeur : Serge HAROCHE</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: DEA de Physique Quantique (Univ. P.&M. Curie and ENS Paris) ; mention bien</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1992</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Agrégation de physique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1989-1993</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Élève du département des sciences de la matière de l’ENS Lyon</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Carrière académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur à l’ENS Paris-Saclay, promu 1ère classe en 2013</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Demi délégation CNRS (Laboratoire Aimé Cotton, Orsay)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 (01/01-30/06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Congé pour conversion thématique au laboratoire « Structure & Activité des Biomolécules Normales & Pathologiques » (INSERM U1204, Univ. Evry) ; Équipe de Patrick CURMI</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000-2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Délégation au CNRS (Lab. de Photonique Quantique et Moléculaire, LPQM)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Maître de conférences à l’ENS Paris-Saclay; Recherches au LPQM, équipe de Jean-François ROCH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997-1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : ATER à l’ENS Cachan et au laboratoire LPQM ; Équipe de Joseph ZYSS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités académiques</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientifiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Responsable du thème « Biophotonique, Neurosciences et Optométrie », du laboratoire LuMIn (UMR9024) : 7 chercheurs et enseignants-chercheurs permanents, 6 doctorants, 1 chercheur post-doctorant.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable scientifique de l’axe 2 « Optique et Microtechnologies pour les sciences de la vie » du Laboratoire LuMIn (FRE2036) : 13 chercheurs et enseignants-chercheurs permanents, 1 ingénieur CDD, 8 doctorants, 2 chercheurs post-doctorants.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités pédagogiques principales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable de l’Année de Recherche Pré-doctorale à l’Étranger pour le département de Physique de l’ENS Paris-Saclay (14 étudiants/an)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Responsable ENS Cachan des stages de M1 à l’étranger (durée 15 semaines, formation PhyTeM UPMC/ENS Cachan, 35-40 étudiants)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="6"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Direction de la préparation à l’agrégation de Physique (ENS Cachan)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités administratives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre (suppléant) du Comité National des Universités (CNU), section 30</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage de l'initiative interdisciplinaire Paris-Saclay « Living Machines at Work » (LM@W)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Représentant de l’ENS Paris-Saclay au conseil de l’Institut de Sciences de la Lumière de l'Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre du comité de pilotage du Labex NanoSaclay qui se poursuit sous la forme de l'initiative interdisciplinaire « Paris-Saclay Institute of Nanosciences » (PSiNano)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="7"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Membre élu du Conseil scientifique de l'ENS Cachan</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Prix et reconnaissance</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Grand prix scientifique franco-taïwanais de l’Académie des Sciences et de Academia Sinica ; prix partagé avec Huan-Cheng CHANG.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="8"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-auj.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Titulaire de la prime d’encadrement doctoral et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Encadrement doctoral et postdoctoral</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directeur de 13 thèses de doctorat (2 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="9"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Supervision de 6 post-docs (durée &amp;gt;1 an, dont 1 en cours)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications et conférences</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">80 articles dans des revues à comité de lecture, dont 1 Science, 1 Nat. Nanotechnol., 5 ACS Nano, 4 Phys. Rev. Let., 3 Small.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2 chap. de livres</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">60 Conférences et séminaires invités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Citations : 8456/4905 (Google Scholar/Web of Science, MàJ 05/04/2025), h-index : 45/39; Web of science : moyenne de 48,4 citations/article.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://orcid.org/0000-0002-1755-0688</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ;</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="10"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.webofscience.com/wos/author/record/858507</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live-cell SICM imaging: An Introductory Guide for New Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix G Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TWO-PHOTON REAL-TIME DEVICE FOR SINGLE-PARTICLE HOLOGRAPHIC TRACKING (RED SHOT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of Nitrogen-Vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409380v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing single-molecule photostability by optical feedback from quantum-jump detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ diagnostics of the crystalline nature of single organicnanocrystals by nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Zyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 5D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric field in biological systems (UFO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Bioelectrics Symposium (BIOELECTRICS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Eindhoven (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization texture and sensing application of ferroelectric nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Général de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent Nanodiamond-based delivery systems for mitochondrial targeting of bioactive molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazanine Modjtahedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd international Paris-Saclay Workshop on Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-conversion ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Naumova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M. Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR HAPPYBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual Meeting of SFNano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Societé Française de Nanomédicine, Dec 2024, Toulouse, France. pp.69 / Abstract N-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees Imagerie Optique Non Conventionnelle - 19eme edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time tracking of single nanoparticles motion and orientation in neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Palaiseau (Ecole Polytechnique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of new nano-tools to target mitochondria and study the metabolic plasticity of cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorna Akbarzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Carlos Calderón de la Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanda Spadavecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">France NanoTech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agile two-photon microscope for fast 3D single-particle translation and rotation tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clausolles Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhysChemCell2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRISNO 16, FRENCH-ISRAEL SYMPOSIUM ON NON-LINEAR &amp; QUANTUM OPTICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Ein-Gedi, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic two-photon microscope for real-time 3D single-particle tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focus on Microscopy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep tissue 3D single-particle tracking using self-interference in near-infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of intraneuronal transport in vivo in zebrafish larvae brain by tracking nanocrystal-labelled endosomes with fast non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe - Neurophotonics I Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2621637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth ions-doped ferroelectric nanocrystals for optical sensing of electric potential in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 UFFC-S Ferroelectrics School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une technique holographique de suivi de nanoparticules en temps réel pour caractériser le transport intraneuronal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle orientation tracking in neuronal networks using second harmonic signal detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle C. Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Live Cell Single Molecule Tracking 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ulm, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity-enhanced magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasper Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Leefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Jarmola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor M. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.9378-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sandeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigation of the second-harmonic light emission by KTiOPO4 nanometric-sized crystals as an in situ nonlinear nanosource</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Taiwan. pp.1242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-millisecond electric field sensing with an individual rare-earth doped ferroelectric nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.4c11825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric texture of individual barium titanate nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Co</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelali Zaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (28), pp.18355-18367. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.4c02291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464712v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Real-Time Two-Photon Microscopy Device for Single-Particle Holographic Tracking (3D-Red Shot)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Emperauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (9), pp.3426-3434. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of NV Centers in Synthetic Fluorescent Nanodiamonds and Control of Defectiveness of Crystallites Using Electron Paramagnetic Resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arfaan A. Rampersaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Baranov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130 (2), pp.296. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21883/EOS.2022.02.53968.2872-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of $\alpha$-synuclein fibrillar strains and β-amyloid assemblies on mouse cortical neurons endo-lysosomal logistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiao-Ling Chou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ania Alik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronald Melki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNeuro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.ENEURO.0227 - 21.2022. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1523/eneuro.0227-21.2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03683734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals impairment of fast axonal transport induced by molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (12), pp.20470-20487. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsnano.2c06799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03883196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining in situ micro-photoluminescence and cathodoluminescence to understand defects photophysics in nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (S1), pp.2104-2106. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927621007601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing subcellular-resolved organ distribution of cationic copolymer-functionalized fluorescent nanodiamonds for optimal delivery of therapeutic siRNA to a xenografted tumor in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Kindermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Papine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamira V Díaz-Riascos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (20), pp.9280-9292. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d1nr00146a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085752v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Quality Green-Emitting Nanodiamonds Fabricated by HPHT Sintering of Polycrystalline Shockwave Diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor M Shakhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirill V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyuki Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (1), pp.209. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s11671-020-03433-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delivery of siRNA to Ewing Sarcoma Tumor Xenografted on Mice, Using Hydrogenated Detonation Nanodiamonds: Treatment Efficacy and Tissue Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Claveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nehlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Garcia-Argote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Feuillastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Pieters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (3), pp.553. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano10030553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02513366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen impurities and fluorescent NVcenters in detonation nanodiamonds: identification and distinct features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Abbasi Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Takai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86 (1), pp.1. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.86.000001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of NV (−) centers and crystallite interfaces in synthetic single-crystal and polycrystalline nanodiamonds by optical fluorescence and microwave spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M Romanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. V Bogdanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jentgens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optical Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 85 (2), pp.63. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/jot.85.000063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single particle tracking of fluorescent nanodiamonds in cells and organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuen Yung Hui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wesley Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yung Yuen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei-Wen Hsiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Solid State and Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cossms.2016.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescent nanodiamond tracking reveals intraneuronal transport abnormalities induced by brain-disease-related genetic risk factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Loe-Mie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude-Marie Lepagnol-Bestel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nnano.2016.260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing Plasmon-NV 0 Coupling at the Nanometer Scale with Photons and Fast Electrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lourenco-Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu K Kociak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yih Hong Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.324-328. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.7b01093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for near-infrared photoluminescence of nitrogen vacancy centers in 4 H -SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zargaleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Eble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Cantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (6), pp.060102(R). </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.94.060102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous cathodoluminescence and electron microscopy cytometry of cellular vesicles labeled with fluorescent nanodiamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (22), pp.11588-11594. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6nr01908k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma hydrogenated cationic detonation nanodiamonds efficiently deliver to human cells in culture functional siRNA targeting the Ewing sarcoma junction oncogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Rémi Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pioche-Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan A. Ayala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45, pp.93 - 98. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biomaterials.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01807460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. h. g. Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cazimajou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bourrellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. c. Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (19), </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.197401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization effects in lattice–STED microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang C.-Y.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang H.-C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Trebbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faraday Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 184, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C5FD00092K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terbium-based time-gated Förster resonance energy transfer imaging for evaluating protein–protein interactions on cell membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stina Lindén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manish Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. David Wegner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Regairaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dautry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (11), </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4DT02884H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance tracking of fluorescent nanodiamond fabrication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Panich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (15), pp.155302. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/48/15/155302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Native and induced triplet nitrogen-vacancy centers in nano- and micro-diamonds: Half-field electron paramagnetic resonance fingerprint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. I. Shames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Yu Osipov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. -J. Von Bardeleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 104 (6), pp.063107. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4865205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetometry with nitrogen-vacancy ensembles in diamond based on infrared absorption in a doubly resonant optical cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Chipaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 87, pp.155202. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounderya Nagarajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chia-Yi Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (10), pp.2060-2065. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201300044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quenching nitrogen–vacancy center photoluminescence with an infrared pulsed laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan-Cheng Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (3), pp.033030. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/3/033030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated Emission Depletion Microscopy Resolves Individual Nitrogen Vacancy Centers in Diamond Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Arroyo-Camejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Hugonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (12), pp.10912 - 10919. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn404421b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Internalization Pathway on the Efficacy of siRNA Delivery by Cationic Fluorescent Nanodiamonds in the Ewing Sarcoma Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Malvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (12), pp.e52207. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0052207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03065203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanodiamond as a Vector for siRNA Delivery to Ewing Sarcoma Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Alhaddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Botsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Dantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Perruchas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 ((21)), pp.3087-95. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.201101193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry–Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.42011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controling the single-diamond nitrogen-vacancy color center photoluminescence spectrum with a Fabry-Perot microcavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.025015. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/13/2/025015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafting fluorescent nanodiamonds onto optical tips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Drezet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Huant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), pp.043506. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.3374237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical determination and magnetic manipulation of a single nitrogen-vacancy color center in diamond nanocrystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Natural Sciences : Nanoscience and Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.015014. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2043-6254/1/1/015014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the photoluminescence properties of semiconductor quantum dots and non-blinking diamond nanoparticles. Observation of the diffusion of diamond nanoparticles in living cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.09035. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2971/jeos.2009.09035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a static magnetic field on the photoluminescence of an ensemble of nitrogen-vacancy color centers in a diamond single-crystal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Jelezko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 95 (13), pp.133101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoluminescent diamond nanoparticles for cell labeling: study of the uptake mechanism in mammalian cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theano Irinopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tauc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (12), pp.3955-3962. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/nn901014j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401798v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes for biology and near-field optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Luminescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 129 (12), pp.1475-1477. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jlumin.2009.04.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25-nm diamond crystals hosting single NV color centers sorted by photon-correlation near-field microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33 (6), pp.611. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.33.000611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Diep Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingwei Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (12), pp.123009. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delayed-choice test of complementarity with single photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (22), pp.220402. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.220402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheeler's delayed-choice thought experiment: Experimental realization and theoretical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32 (2-3), pp.195. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustration of quantum complementarity using single photons interfering on a grating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dréau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.123009. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/12/123009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonclassical photon statistics in a single nickel-nitrogen diamond color center photoluminescence at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Modern Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (17), pp.2893 - 2901. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09500340802267118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of single photoluminescent diamond nanoparticles in cell and study of the internalization pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orestis Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul P Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (12), pp.2236-2239. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smll.200800655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diamond nanoparticles as photoluminescent nanoprobes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Faklaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sonnefraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Cuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (2-3), pp.155-158. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/anphys:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental realization of Wheeler's delayed-choice GedankenExperiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grosshans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 315 (5814), pp.966. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1136303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room temperature triggered single-photon source in the near infrared</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Rabeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.434. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/9/12/434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167036v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent detection of radiance of the harmonic second in non-linear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan-Loc Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 135, pp.343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balanced homodyne detection of second-harmonic generation from isolated subwavelength emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loc Le Xuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brasselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 89, pp.121118. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2356375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022891v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narrow-band single-photon emission in the near infrared for quantum key distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heping Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (3), pp.1296-1303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-photon wavefront-splitting interference: An illustration of the light quantum in action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aspect</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 35 (3), pp.561-565. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/e2005-00201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental open air quantum key distribution with a single photon source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alléaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Messin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Dumeige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6, pp.92. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/6/1/092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00001148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of the Photon Statistics of a Triggered Single Photon Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. T. Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 89, pp.0936601. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.093601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen Workshop 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic RNA impairs synaptic function and vesicle transport in myotonic dystrophy type 1.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Lallemant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Braz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Mihaela Dincã</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Neuronal Connectivity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, New York (NY), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04005617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Biological Systems 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holography-based 3D Real Time Single-Particle Tracking for intraneuronal transport characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optogen 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare-earth doped nanoferroelectric as an all-optical electric field sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingye Zou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athulya Muraleedharan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gemeiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bogicevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Karolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISAF 2022, ISAF-PFM-ECAPD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vivo fast non-linear microscopy reveals intraneuronal transport impairment induced by slight molecular motor imbalances in the brain of zebrafish larvae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Frétaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fériel Terras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bénassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duroure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS Forum 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time 3-D nanoparticle tracking in neurons using holographic excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic single particule orientation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Chandeclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Semmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Perronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimodal nanopipette-based imaging platform for exploring brain communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Mothet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Güell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First European Society of Neurochemistry and International Society of Neurochemistry Neurochemistry School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking photoluminescent carbon nanomaterials in biological systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Haziza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon Nanomaterials for Bioimaging, Bioanalysis, and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons Ltd, pp.115-137, 2018, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119373476.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHAPTER 7 Photoluminescence: Nitrogen-Vacancy and Silicon-Vacancy color centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Vlasov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanodiamonds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.155-181, 2017, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-343029-6.00007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière issue d'émetteurs individuels, applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique [physics]. Université Pierre et Marie Curie - Paris VI, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'effet laser dans des microsphères de silice dopées avec des ions neodyme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Treussart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Pierre et Marie Curie - Paris VI, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="098389DD"/>
+    <w:nsid w:val="3750784A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C6E59036"/>
+    <w:nsid w:val="E79A1CFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D144AA6"/>
+    <w:nsid w:val="4CED2542"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="F4DBFC48"/>
+    <w:nsid w:val="D5F0FEF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="043775EB"/>
+    <w:nsid w:val="E41AAC53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -847,51 +847,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="81D44BD8"/>
+    <w:nsid w:val="DB9737D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -995,51 +995,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="A497153F"/>
+    <w:nsid w:val="5DB37174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1143,51 +1143,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="730FCB60"/>
+    <w:nsid w:val="7357CEDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1291,51 +1291,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B28DCB6F"/>
+    <w:nsid w:val="41C9224E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1439,51 +1439,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="4EABFEE0"/>
+    <w:nsid w:val="A01EED86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1697,51 +1697,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172511602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355872634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508938v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/francois-treussart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149748450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/172511602" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355872634" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-1755-0688" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.webofscience.com/wos/author/record/858507" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464599v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mothet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G G&#252;ell" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Semmer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Emperauger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bogicevic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Diep Lai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingwei Zheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409380v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Jelezko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Murray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marquier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chauvat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grosshans" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brasselet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Floc'H" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clausolles Alexandre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Perronet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafargue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dabbebi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Muraleedharan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Co" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingye Zou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Zaki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorna Akbarzadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Calder&#243;n de la Rosa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile David" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazanine Modjtahedi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573457v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Naumova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Mir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Spadavecchia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Chandeclerc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789070v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241203v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04241195v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vassant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grimaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fr&#233;taud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Terras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duroure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621637" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727851v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Karolak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03366044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;riel Terras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-02367667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Allard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Langevin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Jensen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Leefer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Jarmola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumeige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor M. Acosta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941484v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan-Loc Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sandeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637623v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c11825" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464712v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c02291" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04224421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00949" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Yu. Osipov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V Bogdanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfaan A. Rampersaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Baranov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21883/EOS.2022.02.53968.2872-21" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03683734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Chou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania Alik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Melki" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0227-21.2022" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883196v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine B&#233;nassy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.2c06799" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Chang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621007601" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085752v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Claveau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Kindermann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Papine" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zamira V D&#237;az-Riascos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr00146a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451379v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor M Shakhov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill V Bogdanov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Takai" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Hayashi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-020-03433-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02513366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nehlig" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Garcia-Argote" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Feuillastre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pieters" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10030553" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142728v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Osipov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbasi Zargaleh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Takai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Romanov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.86.000001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154526v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu. Yu Osipov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M Romanov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jentgens" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/jot.85.000063" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuen Yung Hui" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung Yuen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Wen Hsiao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Haziza" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cossms.2016.04.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085758v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Mohan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Loe-Mie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Marie Lepagnol-Bestel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Massou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nnano.2016.260" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zargaleh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Eble" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hameau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Cantin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.060102" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065147v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pioche-Durieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;mi Bertrand" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nr01908k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01807460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Ayala" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Girard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2014.12.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359602v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Yang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang C.-Y." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang H.-C." TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Trebbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FD00092K" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355231v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stina Lind&#233;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manish Kumar Singh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Wegner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Regairaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dautry" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02884H" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237450v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. Shames" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yu Osipov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boudou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Panich" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/15/155302" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237456v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. -J. Von Bardeleben" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Boudou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Treussart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865205" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975236v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Chipaux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155202" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orestis Faklaris" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Cheng Chang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/3/033030" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636474v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arroyo-Camejo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hugonin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn404421b" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065203v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Alhaddad" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Durieu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dantelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Cam" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Malvy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0052207" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648255v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Botsoa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201101193" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alleaume" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grangier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578573v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/13/2/025015" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000129v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Drezet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Huant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3374237" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955968v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2043-6254/1/1/015014" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Boudou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09035" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955972v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401798v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theano Irinopoulou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tauc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn901014j" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321027v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sonnefraud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2009.04.089" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193196v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.000611" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955981v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dr&#233;au" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/12/123009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.220402" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179093v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Aspect" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008041" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00570459v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jacques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Lai" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dr&#233;au" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zheng" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00559707v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Rabeau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeng" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802267118" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898875v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul P Boudou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200800655" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281549v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Faklaris" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvage" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joshi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008031" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1136303" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167036v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rabeau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heping Zeng" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/9/12/434" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022891v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loc Le Xuan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2356375" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014015v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03034417v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toury" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aspect" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/e2005-00201-y" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001148v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain All&#233;aume" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Messin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/6/1/092" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008370v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. T. Xiao" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Courty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.093601" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451566v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005617v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Lallemant" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Potier" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Braz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mihaela Dinc&#227;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03711874v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451919v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451599v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gemeiner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437151v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436417v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451494v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix G&#252;ell" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cognet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119373476.ch6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133675v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Vlasov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-343029-6.00007-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011177v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011781v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>